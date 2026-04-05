--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -8,106 +8,304 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Inventory" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="608" uniqueCount="460">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="451">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Sale Price</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Product URL</t>
   </si>
   <si>
     <t>Image URL</t>
   </si>
   <si>
-    <t>69b462e5a454d645a30a3553</t>
-[...5 lines deleted...]
-    <t>2024 Jeanneau DB/43MSRP: $1,405,765Our Price: $799,999Engine Package Triple Mercury 350HP V10 Outboards – Cold Fusion White Engines rigged and installed at factory (including batteries) Mercury Joystick Piloting (JPO) Mercury Autopilot Skyhook Digital Anchoring VesselView engine monitoringStability &amp; Handling Seakeeper SK3 Gyroscopic Stabilizer (requires lithium batteries and upgraded 60AH battery chargers) Zipwake 600 Automatic Trim Tabs (in lieu of Lenco electric trim tabs)Electronics &amp; Navigation Raymarine Electronics Package – US Version Upgraded Raymarine Electronics Package Raymarine Ray90 VHF Radio Raymarine AIS700 Transponder Raymarine Quantum 2 Digital Radar with Deck Searchlight Raymarine ClearCruise Augmented Reality TV AntennaPower &amp; Electrical Lithium Iron Phosphate Batteries (upgrade from standard) Dual Battery Chargers – 2 x 60AH (upgraded) 2000W Inverter (12V–115V / 60Hz) Factory-installed battery banks for house systems, engines, generator, and bow thrusterExterior &amp; Cockpit Features Exterior Cockpit Air Conditioning – 16K BTU (requires interior air conditioning) Wood Latting Cockpit Flooring Aft Electric Sun Awning – SureShade Premium Metallic Hull Paint Second Cockpit Refrigerator – 17 Gallon (starboard cockpit galley) Front Cockpit Table with Cover Four Multicolor Underwater LightsAudio / Entertainment Fusion Audio System – Forward Cabin with two speakers Pre-wiring for Cockpit TV (up to 43") Pre-wiring for Forward Cabin TV (up to 32") Pre-wiring for Aft Cabin TV (up to 32")Interior Layout Two Cabin / Two Head Layout – White Oak Interior Second head and shower replacing breakfast point Macerator pumps for both headsInterior Comfort Mona Lison Bedding Package including pillows, comforters, bed covers, and bedding for both cabins (two double beds and one single bed)Included Accessories Mooring Kit including six fenders and four mooring lines2024 Jeanneau DB/43 for Sale – Triple Mercury 350 V10, Seakeeper, Joystick PilotingThe 2024 Jeanneau DB/43 is one of the most innovative luxury dayboats on the market, combining European design, open-air entertaining space, and high-performance outboard power. Powered by triple Mercury 350HP V10 outboards in Cold Fusion White, this DB/43 delivers impressive speed, effortless handling, and outstanding reliability. Equipped with Mercury Joystick Piloting (JPO), Skyhook digital anchoring, and autopilot, docking and maneuvering are simple and precise whether you’re navigating tight marinas or open water.This particular DB/43 is heavily optioned and built for both day cruising and overnight luxury, featuring a Seakeeper SK3 gyroscopic stabilizer to dramatically reduce boat roll for a smoother ride at anchor and underway. The boat also includes Zipwake automatic trim tabs, ensuring optimal running attitude and improved fuel efficiency in varying sea conditions.At the helm, the DB/43 features a premium Raymarine electronics suite, including the upgraded electronics package, Raymarine Quantum 2 digital radar, AIS transponder, Ray90 VHF radio, and ClearCruise augmented reality navigation. Together these systems provide advanced situational awareness and navigation confidence for both coastal cruising and offshore adventures.One of the most impressive features of the DB/43 is its open-air entertainment layout. The expansive cockpit is designed for socializing and comfort, equipped with exterior cockpit air conditioning, a second cockpit refrigerator, wood cockpit flooring, and a SureShade electric aft sun awning. Multicolor underwater lights add ambiance for evening entertaining, while the forward cockpit lounge area offers additional seating and a convertible table for relaxing at anchor.Below deck, the DB/43 features a 2 cabin / 2 head layout finished in elegant White Oak, providing spacious overnight accommodations for family and guests. Both cabins include double berths, and the boat is equipped with a premium Mona Lison bedding package including pillows, comforters, and bed covers. Each head includes a macerator system for added convenience during extended cruising.The vessel is also equipped with lithium iron phosphate batteries, upgraded dual battery chargers, and a 2000W inverter, providing robust onboard electrical capacity to support the Seakeeper system, entertainment features, and onboard appliances.With its sleek lines, metallic hull paint, and premium equipment list, the Jeanneau DB/43 stands out as a next-generation luxury day boat ideal for entertaining, cruising Southwest Florida waters, or spending weekends aboard in total comfort.If you’re searching for a Jeanneau DB/43 for sale with triple Mercury V10 power, Seakeeper stabilization, joystick control, and luxury accommodations, this 2024 model represents an exceptional opportunity.Contact us today for pricing, availability, and to schedule a private showing.</t>
+    <t>69d021052585a12d3c0351a5</t>
+  </si>
+  <si>
+    <t>2027 Sea Hunt Ultra 229</t>
+  </si>
+  <si>
+    <t>Call for price</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027 Sea Hunt Ultra 229 Coming June 1st! Options: Yamaha F250XSB2 Tilt Yamaha Electric Steering Aluminum Leaning Post w/Backrest Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Porta Potti Cooler Slide w/SH Cooler Recirculating Livewell (per Livewell) Trolling Motor Plug &amp; Wiring Harness GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series Prop </t>
+  </si>
+  <si>
+    <t>Coming Soon</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-22969d021052585a12d3c0351a5</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177524760178851666469d020f13ff5b.png</t>
+  </si>
+  <si>
+    <t>69d01f480f62b7aa190ec225</t>
+  </si>
+  <si>
+    <t>2027 Sea Hunt Ultra 285SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027 Sea Hunt Ultra 285SE Coming June 1st! Options: Twin Yamaha F300XSB2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Table (Telescoping) Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Windlass GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master *Deluxe Diamond Stitch* *Slate Blue Hull* Yamaha Salt Water Series Props </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-285se69d01f480f62b7aa190ec225</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775246840145202362569d01df879665.png</t>
+  </si>
+  <si>
+    <t>69d00cd33a16d9c50802a85e</t>
+  </si>
+  <si>
+    <t>2024 Tidewater Boats Bay Max</t>
+  </si>
+  <si>
+    <t>2024 Tidewater BayMax 2410$95,000Options:2024 Yamaha VMAX 250HP – 50 HoursGarmin 12” GPS/FishfinderSimrad 16” GPS/FishfinderTransducerNight Vision FLIRRecirculating Livewells - 12 Gal. Insulated Bow LivewellSeaStar Hydraulic Steering with Tilt HelmLewmar PG 13.5” WheelForward Console SeatingConsole with Companion Footrest &amp; Black Dash PanelRaw Water Wash DownJL MM 50 w/ (4) M3 JL SpeakerBatteries (2) Wired to ConsoleFinished Bilge Liner with Motion Light</t>
   </si>
   <si>
     <t>In-Stock</t>
   </si>
   <si>
-    <t>https://bonitaboatcenter.com/boat/2024-jeanneau-db4369b462e5a454d645a30a3553</t>
-[...2 lines deleted...]
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773428615110883399169b45f87780bf.png</t>
+    <t>https://bonitaboatcenter.com/boat/2024-tidewater-boats-bay-max69d00cd33a16d9c50802a85e</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775242473150047242069d00ce9e8398.png</t>
+  </si>
+  <si>
+    <t>69cfff732ac7189301085ccb</t>
+  </si>
+  <si>
+    <t>2025 Blackfin 272CC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 Blackfin 272CC $299,000 Options: Twin Mercury 300XL Verados with Electric Joystick (110 hours) Last service- November 2025 Mercury Warranty until 2029 Seakeeper Ride Outriggers T-Top rod holders Trailer Garmin Trolling Motor Battery Chargers Carolina Blue Hull and underside of T-top Hardtop System with White Framing Seadek Swim Platform inlay feather Underwater LED lights Bow Shade- Cadet Grey Console Cover- Onyx Forward Console Seat Cover- Onyx Leaning Post Cover- Onyx Cockpit table, bow filler cushion &amp; Casting platform- feather Stereo upgrade package includes (6) 7.7” JL Speakers, 2 subwoofers, 5&amp;2 channel Amps Dual Garmin 8612, VHF 315 (Merc) Garmin B175 Transducer (Garmin electronics option required) Garmin GMR 18xHD Radome Macerator with Overboard Discharge </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2025-blackfin-272cc69cfff732ac7189301085ccb</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775239011185223340569cfff6325703.png</t>
+  </si>
+  <si>
+    <t>69cfccb5032d1c07d002e233</t>
+  </si>
+  <si>
+    <t>2023 Crest 230 Caribbean LX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Crest 230 Caribbean LX $73,449 Options: Mercury 225 (39 hours) Ski Tow Bar Double bimini Easy Cover Stainless steel cleats  4-step boarding ladder  Fiberglass bow &amp; stern caps with storage  SoftTouch upholstery  High-back captain’s chair with flip-up bolster  Rear swing-back lounger  Rotocast seat bases with storage  Simrad touchscreen display  Tilt steering  12V power outlet  Aluminum fence panels  Navigation lights  Rub rail  Rear swim platform  Multiple cup holders  Integrated storage throughout </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-crest-230-caribbean-lx69cfccb5032d1c07d002e233</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775226025157468286069cfcca9d688f.png</t>
+  </si>
+  <si>
+    <t>69c6dd8b1fb5090ad50d7132</t>
+  </si>
+  <si>
+    <t>2021 Sea Hunt Gamefish 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021 Sea Hunt Gamefish 30 *More pics coming soon*$164,900  Options: Twin Yamaha F300XSB - 330hoursCL5 YAMAHA DISPLAYMEZZANINE L.P. w/ CAPT. CHAIRSFBG T-TOP UNDERSIDE COLORPOWDER COATING WHITEDUAL GARMIN 12" PKG. AUTO PILOT &amp; JOYSTCK VHFSIDE SCAN TRANSDUCERMINN KOTA - TERROVA TROLLING MOTORDUAL 10' POWER POLESWINDLASS 3 LIVE WELLS  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2021-sea-hunt-gamefish-3069c6dd8b1fb5090ad50d7132</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177464050533776589369c6dd7913775.png</t>
+  </si>
+  <si>
+    <t>69c58e06da26b53add00d59e</t>
+  </si>
+  <si>
+    <t>2023 Monterey 255SS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Monterey 255SS $104,000.00 Options: Mercury 300XXL DTS (Cold Fusion White) LOW HOURS Colors: Deck- Arctic Ice  Hull- Sapphire Bottom- Arctic Ice Upholstery- Anthracite Hull &amp; Deck: Anchor Windlass Portlight in head w/ screen Swim platform inlay (grey) Wakeboard tower (white), hinged to fold down Boarding ladder &amp; Swim ladder- Telescoping &amp; Recessed Bow handrails Bow plate- stainless steel Cleats- stainless steel (6) Cooler molded in Drain plug Brass Garboard Horn Electric flush mount  Lights- Docking &amp; Nav LED Anchor Storage w/ fiberglass hatch Transom wakeboard storage w/ gas assisted hatch &amp; dry deck Swim platform, integral w/ ski rope storage Thru hulls stainless steel above waterline Windshield Cockpit: Cockpit table Stereo Remote, stern Transom shower w/ pressurized water (cold only) Wet bar Cooler (48 qt carry on) Courtesy lighting (blue/white) Dock line straps (2) &amp; Dry Deck Drink holders (stainless steel) Fiberglass Cockpit liner w/ non-skid and drainage  Grab handles (black) Engine Compartment hatch 12v Outlet Stereo Fusion Satellite Ready AM/FM/Bluetooth JL Audio 6.5” Speakers with LED lights &amp; Dash remote (4) In-floor ski storage w/ gas assisted hatch cover &amp; dry deck Side panel storage Starboard helm storage w/ hanging rod Trash receptacle  Seating: Bow filler cushions Portside Forward/Aft facing lounger Aft facing seat Starboard w/ carry-on slide-out cooler Aft L-Lounge w/ fiberglass bases Sun Island Feature Stainless Steel stern rail Bow bolsters Bucket Seat- swivel w/ slider &amp; flip up bolster (port &amp; starboard) Seat cushions w/ storage compartments on bow Head: Electric head system Countertop w/ solid surface inlay Synthetic wood flooring Toilet (porta-potti) Vanity w/ sink &amp; pullout sprayer Helm: Simrad GO7XSE GPS/Chartplotter/Sonar w/ transducer/integrated engine functions &amp; depth sounder Compass Digital GPS speedometer MP3 Adapter 12v Outlet Steering Wheel (leather wrapped w/ chromed stainless spokes) Electrical Systems: Battery Switch Dual w/ additional battery Weatherproof electrical system w/ individual Circuit Protection Fuel Systems: Double clamped fuel lines Water separating fuel filter Waste Systems: Macerator w/overboard discharge Canvas: Bow &amp; Cockpit cover (sapphire) Bimini top w/ embroidered boot   </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-monterey-255ss69c58e06da26b53add00d59e</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774554627108975869269c58e0324db4.png</t>
+  </si>
+  <si>
+    <t>69c195458292115e310e004b</t>
+  </si>
+  <si>
+    <t>2018 HCB 53 Suenos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018 HCB 53 Sueños $799,000.00 Options: Quad Yamaha F350’s (550 Hours) Steering System- HelmMaster Antifatigue Mats- Light Grey Mica/ White lines Interior Cabinets- Snow Drift Rod Storage Locker in Cabin Rob Storage in Shower Storage Locker in V-Berth, Port &amp; Stbd Interior Flooring- Light Grey Mica/White lines Cabin Corian- Pine Tv Option Stereo System Upgrade:     (2) 6.5” Speakers     (4) 7.7” Speakers     (8) 8.8” Speakers     (6) 12” Subwoofers     (4) 8.8” Tower Cans Summer Kitchen- 12v Refrigerator w/ Dual Sink Cockpit Corian- Pine Cockpit Grill Helm Chair- Ladder Back Accent- Custom Painted Peppercorn Grey Stbd Refrigerated Fishbox Port Refrigerated Fishbox Standard Hardtop Electronics Package- Garmin Triple 8417-2 and 8617-1 Radar XHD- 4kw Open Array Auto Pilot GHC 20 M1 Satellite TV Receiver to Chartplotter SeaKeeper Diesel Generator Underwater Camera Bow Stem light Rub Rail White Upgraded Outriggers to Rupp Z30s w/ Carbon Fiber Poles Hull Bottom- Snow White Hull Sides- Peppercorn Grey Deck- Snow White Underside of Hardtop- Peppercorn Grey w/ White Electronics Box Helm &amp; Console Face- Peppercorn Grey Custom Powder Coating- Bright White Upholstery Color (main color, accent color, and beading color)- Rayo White Cockpit Vinyl- Shock Pearl White Headrests and Welting- Peppercorn Grey Stitching- Grey Interior Vinyl- Peppercorn Grey Painted Engines- White with Peppercorn Grey Accent Panel &amp; Decals </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2018-hcb-53-suenos69c195458292115e310e004b</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774294339136471099469c19543c5db0.webp</t>
+  </si>
+  <si>
+    <t>69bdb0bb8135ae01410137fc</t>
+  </si>
+  <si>
+    <t>2015 Crownline E4 XS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2015 Crownline E4XS **Under Contract**$37,500.00 Options: Crownline F.A.S.T. Tab hull for smooth, stable ride  Mercury Verado 200 HP 4-stroke outboard (500 hours) Garmin depth finder / fishfinder  Hydraulic steering for easy control  Spacious J-style cockpit seating layout  Bow seating with cushions and armrests  Aft sun lounge / convertible sun pad  In-floor ski &amp; storage compartments  Built-in cockpit cooler  Walk-through transom  Extended swim platform with ladder  Transom freshwater shower  Ski tow pylon  Bimini top for shade  Enclosed head compartment  Marine stereo system  Dual battery setup &amp; bilge pump  Navigation lights &amp; safety equipment  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2015-crownline-e4-xs69bdb0bb8135ae01410137fc</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774039225122272416369bdb0b9162ed.png</t>
+  </si>
+  <si>
+    <t>69bbf527fb5c3054040c2fe7</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 265SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 265SE **Coming Soon** N.A.P. $182,200.00Options: Twin F200XSA2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) GARMIN Dual 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Reliance Props Flat Bow Cushions </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-265se69bbf527fb5c3054040c2fe7</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177392566454370442769bbf52036353.png</t>
+  </si>
+  <si>
+    <t>69bbf4447ea4061d1309082a</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 30FS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Gamefish 30FS **Coming Soon**N.A.P. $278,832.00 Options: Twin F350XSA2's Yamaha Helm Master System Battle Station Leaning Post w/Captain's Chairs Bow Table (Telescoping) Rear Bench Seat Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Gemlux Deluxe Outrigger Kit GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master Deluxe Diamond Stitch Ice Blue Hull Yamaha Saltwater Series Props </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-30fs69bbf4447ea4061d1309082a</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177392543766278858569bbf43d44c36.png</t>
+  </si>
+  <si>
+    <t>69b97b36c22f7d808906ed66</t>
+  </si>
+  <si>
+    <t>2023 Boston Whaler 190 Montauk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Boston Whaler 190 Montauk Our Price: $64,900 41 Hours TRAILER INCLUDED WARRANTY UNTIL 07/2026 Options: Mercury 150hp (41hrs) Warranty Exp: (07/26). Hyd Steering Fishing Package Fore and Aft Seating Simrad 9" WVHF JL Audio W/Bluetooth Huge Live well Bimini Top Split Bow Rail </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-boston-whaler-190-montauk69b97b36c22f7d808906ed66</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773848047187854940769bac5efc6edf.png</t>
+  </si>
+  <si>
+    <t>69b853d0695f79bb7a0f8330</t>
+  </si>
+  <si>
+    <t>2023 Cobia 320CC</t>
+  </si>
+  <si>
+    <t>2023 Cobia 320CCOur Price: $299,99970 HoursTRAILER INCLUDEDWARRANTY UNTIL 11/16/2028Options:Yamaha Twin 300XSB100 hour service completeNew Trolling Motor Batteries with 3bank chargerReplaced all engine (2) and house (3) batteries with factory installed battery chargerHelm Master EX Twin Engine with Autopilot, Joystick, DESRhodan Trolling MotorDigital Electric SteeringSteering Wheel Upgrade: Edson Steering Wheel with Power Knob (Stainless)Trim Tabs &amp; Indicators: Trim Tab IndicatorHull Color Pattern: Hull 2-Tone StandardHull 2-Tone: Whisper GreyCushion Color: 2-Tone Grey &amp; WhiteCushion Options: Bow Cushions 320CCCushion Options: Forward Facing Bow Backrest 320CCFaux Teak DeckingConsole Floor: Grey &amp; BlackFiberglass Hard Top with Integrated Frame, Windshield, Wiper &amp; Vent (320CC)Boarding LadderGarmin Radar GMR 424Cockpit Toe RailKingfish Rod Holders (1 Port, 1 Starboard) – Hard TopFlush Mount Kite Rod Holders (4)Electronics Package: Garmin Dual Displays, VHF, Acrylic Dash, JL Audio SystemWindlass Deluxe with 400 lb Stainless Steel AnchorWindlass System Upgrade: Wireless RemoteWindlass System Upgrade: Fresh Water Washdown for WindlassConsole Insert: Whisper GreyGelcoat Trim Color: WhiteHelm Seat Base or Leaning Post FRP Color: Pure WhiteHelm Seat Tackle Station Trim Color: WhiteHardtop Trim Color: WhitePowder Coating Package: Grey Integrated HardtopBoat Stripe: WhiteRub Rail with Stainless Steel Insert (Upgrade)Painted Engines: OEMUnderwater Lights – Blue (Set of 2)Battery Charger – 4 Bank with InletInverter &amp; Accessories – No BatteriesUnder Bilge Pump Switch (Upgrade)320CC TrailerTrailer Spare Tire OptionTrailer Aluminum Wheels Option</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-cobia-320cc69b853d0695f79bb7a0f8330</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773688867181247613569b858232622b.png</t>
+  </si>
+  <si>
+    <t>69b8022b6cd8e936d60e3733</t>
+  </si>
+  <si>
+    <t>2023 Regulator 37</t>
+  </si>
+  <si>
+    <t>2023 Regulator 37opOur Price: $799,999Options:REGULATOR CENTER CONSOLE Domestic Package Yamaha Helm Master Triple Yamaha F425 Engines with Helm MasterHull Sides Colored Gulfstream Blue Stars &amp; Stripes Blue Sides Triple Engine Bracket – WhiteWhite Powder Coat Package Fiberglass T-Top Standard T-Top Color Matched to Hull – Gulfstream Blue Stars &amp; Stripes Blue Rigid LED Light Bar GEM Carbon Fiber Outriggers SureShade Automatic Rear – Deep Gray Forward Sun Shade – Deep Gray T-Top Storage Box OptionOove Gray Upholstery Package Tackle Center with Mezzanine – Grill and Refrigerator UpgradeGarmin Offshore Upgrade with Yamaha Autopilot and Triple Garmin Displays Garmin xHD RadarHelm and Tackle Center Air Conditioner Entertainment Package Upgrade with DSP Cabin Entertainment Package – TV, Stereo, SoundbarElectric Anchor Light with VHF and Entertainment Package Antenna Mount SiriusXM Weather Marine Receiver Inductive Cell Phone Charger FLIR Thermal CameraFreshwater Engine Flush – Triple Engines Refrigerated Transom Fishbox Refrigerated In-Floor FishboxBucket Holder with Custom BucketsThru-Stem Bow RollerMulti-Colored Underwater LED LightsCup Holder Rod Holders in Lieu of Standard Additional Cup Rod Holder Package Transom Rod Holders – 15 Degree Under Gunwale Rod Storage Electric Reel PlugsOnan Diesel GeneratorSeakeeper Gyro Stabilization SystemPhender Pro Fender CleatsCarbon Fiber Edson Wheel with Power KnobCruising Package – Berth, Refrigerator, Air Conditioning, MicrowaveHelm and Console Covers – Deep Gray</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-regulator-3769b8022b6cd8e936d60e3733</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177366703396492929369b802d9029d4.jpg</t>
   </si>
   <si>
     <t>69b2d46a7c3728af3404a66a</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 255SE</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Sea Hunt Ultra 255SE *Coming Soon!* $148,414 Options: Yamaha F350XSA2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Windlass GARMIN Dual 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Salt Water Series Prop Flat Bow Cushions </t>
   </si>
   <si>
-    <t>Coming Soon</t>
-[...1 lines deleted...]
-  <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-255se69b2d46a7c3728af3404a66a</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773327461211642860569b2d46522bef.png</t>
   </si>
   <si>
     <t>69b2d387d2d3ef68d0029599</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 285SE</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Sea Hunt Ultra 285SE *Coming Soon!* $254,811 Options: Twin Yamaha F300XSB2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Backrests Bow Table (Telescoping) Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Windlass GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master Deluxe Diamond Stitch Entire Hull Ice Blue Yamaha Salt Water Series Props </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-285se69b2d387d2d3ef68d0029599</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177332723489587771369b2d382a2806.png</t>
   </si>
   <si>
     <t>69b2d2677b21465f9204be18</t>
   </si>
   <si>
     <t>2026 Sea Hunt Gamefish 25</t>
@@ -115,419 +313,317 @@
   <si>
     <t xml:space="preserve">2026 Sea Hunt Gamefish 25 *Coming Soon!* $179,200 Options: Twin Yamaha F200XSA2's Yamaha Helm Master System Bait Tank Leaning Post w/Captains Chairs Bow Backrests Bow Table (Telescoping) Rear Bench Seat Hardtop w/Silver Gray Underside w/Kingfish Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Recirculating Livewell (per Livewell) GARMIN 12" Electronics Package w/VHF Deluxe Diamond Stitch Yamaha Reliance Props </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-2569b2d2677b21465f9204be18</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177332694560749186069b2d261e82f3.png</t>
   </si>
   <si>
     <t>69b2cf30641abb017e0ae29c</t>
   </si>
   <si>
     <t>2026 Sea Hunt Gamefish 27 FS</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Sea Hunt Gamefish 27FS *Coming Soon!* $217,100 Options: Twin Yamaha F250XSB2's Yamaha Helm Master System Bait Tank Leaning Post w/Captains Chairs (25 Seat) Bow Table (Telescoping) Bow Backrests Rear Bench Seat Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Windlass Recirculating Livewell (per Livewell) GARMIN Dual 12" Electronics Package w/GT17*Big Transducer* Ice Blue Hull Yamaha Salt Water Series Props Cockpit Storage Drape    </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-27-fs69b2cf30641abb017e0ae29c</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773326123104774293069b2cf2be9b2e.png</t>
   </si>
   <si>
-    <t>69b2ce03641abb017e0ae292</t>
+    <t>69b2cb3e10e66cad950a91d2</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 229 N.A.P $98,898 Options: Yamaha F250XSB2 Tilt Yamaha Electric Steering Aluminum Leaning Post w/Backrest Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Cooler Slide w/SH Cooler Trolling Motor Plug &amp; Wiring Harness Porta Potti Recirculating Livewell (per Livewell) GARMIN 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Salt Water Series Prop  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-22969b2cb3e10e66cad950a91d2</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774464768171533935469c42f00bd650.png</t>
+  </si>
+  <si>
+    <t>69aec8fe15aade043406e3ce</t>
+  </si>
+  <si>
+    <t>2012 Stumpknocker 174CC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2012 Stumpknocker 174CC$19,900 Options: Yamaha 50Hp- 260 Hours Simrad 9” 2025 Garmin 4” 2023 Powerpole added July 2025 Hydraulic Jack Plate added July 2025 New bilge pump New fuel tank sender Trolling Motor Minn Kota added 2022 New battery charger Ceramic Coating New Pop-up Cleats New bimini top added 2025 EZ Loader Trailer with a spare tire </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2012-stumpknocker-174cc69aec8fe15aade043406e3ce</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773062385187640063269aec8f161333.png</t>
+  </si>
+  <si>
+    <t>69aae1c00ea63c5ea50b8a5b</t>
+  </si>
+  <si>
+    <t>2024 Monterey M-225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024 Monterey M225 $64,900 Options: Mercury 250hp (Cold Fusion White)  105 Engine HoursMercury Warranty Expires: September 2029 Wakeboard Tower White Bow &amp; Cockpit cover Cockpit Table GPS/ Sounder Stereo Remote. Helm &amp; Stern Bow Filler Cushions Bucket Seats Removable Ski Tow Pylon Trailer Bottom Painted </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2024-monterey-m-22569aae1c00ea63c5ea50b8a5b</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772826041137326376369ab2db9992f5.png</t>
+  </si>
+  <si>
+    <t>6998cb0896f94efd1004be2a</t>
+  </si>
+  <si>
+    <t>2024 Sea Hunt Ultra 229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024 Sea Hunt Ultra 229 $68,000 Options: Tilt Sea star Hydraulic Steering Bait Tank LP w/ Flip Up Bolsters Fiberglass T -Top w/ Misters Color Underside of T -Top Powder Coating White Trim Tabs w/ Indicators Underwater LEO Lights Per Each Recirculating Livewell Trolling Motor Harness Garmin 1243 xsv w/ VHF Yamaha Reliance Series Prop </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2024-sea-hunt-ultra-2296998cb0896f94efd1004be2a</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177162111913721902796998caff5cfd2.png</t>
+  </si>
+  <si>
+    <t>6994c6ce69ca79ba8e0e62ba</t>
+  </si>
+  <si>
+    <t>2023 Monterey 275SS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Monterey 275 SS Price: $119,999 Options: White Mercury 400V10 Verado  Anchor Windlass W/Galvanized Anchor Rope &amp; Chain Transom Shower with Pressurized Water (Cold Only) Under Water LED Lights Portlight Stainless Steel / Inboard Head Wall for Ventilation W/ Screen Phender Pros Bow &amp; Cockpit Cover Cockpit Table Premium Stereo Upgrade Stern Mounted Remote Simrad GO7 XSE Bow Filler Cushion Portside Forward/Aft Facing Lounger Battery Charger w/ Deck Plug Macerator w/ Overboard Discharge Electric Head System w/ Holding Tank 110 Hours Stored on a Lift Mercury Platinum Warranty until 03/27/2031  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-monterey-275ss6994c6ce69ca79ba8e0e62ba</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17713579338436354816994c6ed1c274.png</t>
+  </si>
+  <si>
+    <t>698f6be34b24ceda22042024</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau TH33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Jeanneau TH 33 $517,730  Options: Mercury Twin 300XL V10 Cold White JPO Cockpit Upholstery Marlin Pure White Cabin Pack- Mattress + Curtain + Reading Light + 2 Leather Storage Bags + Cloth Hook + Mosquito Net for Cabin + USB A/C Plug + Marine Mat Flooring Titanium in the Cabin Upgraded Electronics Pack- 1 X Garmin GPSMAP 1223 XSV with GT15 Transducer + 1 X Garmin GPSMAP 1223 + Display of Engine Information + Pilot and Passenger Wireless Phone Charger Audio Package Upgrade- Fusion MS RA-670 + Fusion Amplifier + JL Audio Subwoofer + 8 JL Audio M3 Speakers: (2 in the Bow, 4 in the Cockpit, 2 in the Hardtop) Anchoring Kit- Stainless Steel Anchor (35lbs.) + Swivel + Chain Stoppe + Galvanized Chain (28m) + Rope (40m) + Bow Fresh Water Wash-down Front Cockpit Sun Awning- Sunworker Dark Additional Table and Leg Bow Fill-in Cushion- Marlin Pure White Grey Water Tank 95L Rigid Suisse RGB Exterior Lighting Kenyon Cockpit Grill 110V Pre-wiring for Additional AGM House Battery 12v 1x140AH Inverter 2000VA 12V-115V English Owner’s Manual Garmin VHF315I Shipping Craddle </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-th33698f6be34b24ceda22042024</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177497892065470404669cc07682c594.png</t>
+  </si>
+  <si>
+    <t>698e4a7fc539cc8ab305d8b3</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau TH38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Jeanneau TH 38 Options:  Optional Engines Mercury Twin 300XXL Verados Mercury Twin 300XXL Verados w/ Joystick Mercury Twin 350XXL Verados w/ Joystick  LX Package Ambiance Pack (Exterior LED Step Lighting + Interior Indirect Lighting) Hot and Cold Cockpit Shower Protection Cover Kit (Cockpit, Pilot and Co-Pilot Seats, Rear Cockpit Tables)  SLX Package (includes LX Package) Ambiance Pack (Exterior LED Step Lighting + Interior Indirect Lighting) Hot and Cold Cockpit Shower Protection Cover Kit (Helm &amp; Upholstery) Chain Counter and Remote at Helm 2 AFT Cockpit Projectors Freshwater Shore Power  Electronic and Audio Packages Electronic- 1 X Garmin GPSMAP 1223 1 X Garmin GPSMAP 1223 XSV GT15 Through Hull Transducer Display of Engine Information  Electronic Upgraded- 1 X Garmin GPSMAP 1623 1 X Garmin GPSMAP 1623 XSV GT15 Through Hull Transducer Display of Engine Information  Audio Package- Amplifier JL Audio XDM800 Amplifier JL Audio XDM200 1 Subwoofer JL Audio M3 4 Additional Loudspeakers M3  Navigation &amp; Safety Standard- Electric Engine Remote Control Steering Wheel on Tilt Base Self-Draining Cockpit Sidewalks Compass Navigation Lights Anchor Lights Electric and Manual Bilge Pump Stainless Steel Horn Seanapps System  Optional- Searchlight with Remote Controls 4 Underwater Lights RGB TV Antenna Garmin Radar Fantom 18 Garmin Open Array Radar Fantom 54 Garmin AIS Garmin VHF Garmin AFT Camera on Mast Starboard Windscreen Wiper  Deck Equipment Standard- Anchor Locker Bow Fitting AFT Bathing Platform and Central Platform with Ladder Starboard Side Gate 6 Retractable Stainless Steel Mooring Cleats Cockpit Handrails Fender Hooks, Quick Connect (4) Hull Rubrail  Optional- Anchoring Kit- Stainless Steel Anchor + Galvanized Chain + Rope Mooring Kit (4 Lines + 6 Fenders) Central Stainless Steel Bow Ladder with Platform Full Soft AFT Cockpit Enclosure Full Soft Side Enclosure for High Windshield Full Soft Side and Windshield Enclosure for Low Windshield Front Sun Shade on 4 Poles Fixed AFT Cockpit Sun Shade Side Stainless and Plexiglass Pulpits  Exterior Comforts Standard- Front and Aft Cockpit Cushion- Gandia Grey Cushions for Aft &amp; Bow Cockpit with Covers Low Walk Through Windshield Storage Locker in Cockpit Bench w/ Drainage 2 Sliding L-Shape Benches with Storage Transformable in Sunbathing Area 2 Aft Cockpit Tables with Cup Holders Pilot &amp; Copilot Seating USB Plugs Cupholder  Optional- Front and Aft Cockpit Cushion- Cognac/ Black Front and Aft Cockpit Cushion- Light Grey Marina Mat Foam on Front and Aft Cockpit (Latte Black or Titanium) Irodeck on Swim Platform, Front and Aft Cockpit Removable Central Forward Cockpit Table Bow Drawer Refrigerator (20I) Bow In-Fill Cushions  Cockpit Galley Standard- Corian Lava Rock Worktop Pressured Water Fridge 65L Sink Drawers Trash Bin Electric Ceramic Cooktop 1 Fire  Optional- Additional Starboard Cockpit Refrigerator (65L) Kenyon Cockpit Grill (Instead of Ceramic Cooktop) Single Propane Burner Cooktop  Interior Comforts Standard- Alpi White OAK Interior Woodworks Flooring Fortezza Double Berth Hull Windows Curtains for Cabin Mirror Reading Lights with USB Plugs Extra USB Plugs 220V Sockets  Optional- Reversible Air Conditioning 2x8k BTU On Shore Power 220V Generator (5kW) with 50L Diesel Tank Screens for Port Holes Additional Fresh Water Tanks (2x 95L) TV Pre-installation in Cabins and Cockpit Microwave Oven in Port Side Cabin Snap in Carpet in Cabin  2 Heads Standard- Hull Window Opening Portholes Deck Hatch with Privacy Adhesive Water Heater 220V Separate Shower Mirror Storage Compartments Electric Fresh Water Toilet Venetian Blinds Holding Tanks 2x 65L  Optional- Grey Water Tanks (2x 64L)  Battery Standard- Battery Charger Shore Power 220V Sockets  Optional- Pre Wiring for additional AGM House Battery Inverter 2000W </t>
+  </si>
+  <si>
+    <t>Build Slot Available</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-th38698e4a7fc539cc8ab305d8b3</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17709328601049990583698e4a7c64525.png</t>
+  </si>
+  <si>
+    <t>697d20668f410922b608c683</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC 1095 Coupe S2</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC 1095 Coupe Series 2 For Sale!$480,640More photos coming soon!Options:Twin Yamaha 300hpAutomatic Trim Tabs ZipwakeAudio Pack Fusion RA210Garmin VHF 215I AISTrim Level Preference USA CoupeElectronic Pack Garmin UpgradedAnchoring KitWireless Induction ChargerU-Shape Cockpit Saloon + GRP Table + Sundeck Compliment2 Underwater LightsRemovable Carpet Set In Wheelhouse and CabinsLeatherette Tannery Sugar Upholstery In SaloonSunshade On Poles For Front CockpitAft Cockpit Sun Awning - Graphite ColorSet Of Protective Covers For Aft CockpitStorage Rack On The Roof For Stand Up PaddleProtective Cover For Front CockpitSemi-Transparent External Windscreen CurtainVariable Bow Thruster For Yamaha JoystickAdditional Water Tank (100 Liters)Deck SearchlightDouble Berth Compliment In Portside CabinDouble Berth Compliment In SaloonSwiveling System For Pilot SeatRemovable Exterior Carpet Set Infinity For U-CockpitEnglish Owners Manual USATV AntennaTV Pre-Fit 115V Saloon + Inverter 250KVAElectrical Bow WindlassCockpit Shower (Hot &amp; Cold)Ambiance LED Lights (Saloon &amp; Cabins)LED Lights In Cockpit Floor110V Water HeaterInterior Curtains2 Rear Cockpit WorklightsRing For TrailerRemovable Swim LadderFront Cockpit UpholsteryHorn</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-1095-coupe-s2697d20668f410922b608c683</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176980957380415188697d26a583b1d.webp</t>
+  </si>
+  <si>
+    <t>6978def496814e0f6a092509</t>
+  </si>
+  <si>
+    <t>2022 Sea Hunt Ultra 255SE</t>
+  </si>
+  <si>
+    <t>2022 Sea Hunt Ultra 255SEPrice: $99,900Offsite ListingOptions: Yamaha 300 DES (197hrs)HELM MASTER EX CONTROLSULTRA ENTERTAINMENT CENTERSTATE BLUEDUAL GARMIN 12" w/VHFDIVE DOOR LADDERTRIM TABSANCHOR WINDLESSS/S PROPBacked by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” "center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “25FT center console.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2022-sea-hunt-ultra-255se6978def496814e0f6a092509</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17695294111334491576978e043108a9.png</t>
+  </si>
+  <si>
+    <t>696fb21b39d837737b02795f</t>
+  </si>
+  <si>
+    <t>2026 Regulator 37</t>
+  </si>
+  <si>
+    <t>2026 Regulator 37 For Sale!MSRP: $1,251,040(Does Not Include Prep &amp; Freight)7-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Power (Included)Triple White Yamaha XTO 450 Offshore EnginesHelm Master™ EX JoystickEX Autopilot with Waypoint DecelerationDigital Electric Steering (DES)Digital Electronic Control (DEC)Electronic Key Switch with Wireless FobSelected Options &amp; UpgradesPower &amp; SystemsArid Bilge Systems Series 2 (12V, 2-Zone)Seakeeper 4.5 Gyro Stabilization SystemUpgraded Onan 13.5kW GeneratorHull &amp; ExteriorHull Color: Storm Gray (Sides Only)Bracket with White GelcoatBootstripe: Navy / Navy / NavyT-Top Underside Color Matched to HullSeating, Galley &amp; InteriorDiamond Quilted UpholsteryE-Series Galley Upgrade with Electric Grill and RefrigeratorTeak Ladder-Back Helm Chairs with ArmrestsHalcyon Luxe Interior PackageElectronics &amp; Lighting(2) Inductive Phone Chargers (Console)(2) Inductive Phone Chargers (Helm + Console)Additional Garmin 12" GPSMAP 1243 XSVCenter Forward LED Light BarElectric Anchor Light and Antenna MountsFusion Entertainment Upgrade PackageGarmin GT36 UHD SideVu/ClearVu TransducerGarmin GXM 54 SiriusXM Weather ReceiverMulti-Colored Underwater LED LightsFishing Upgrades(10) Forward Gunwale Cup Holder Rod HoldersDual Pressurized Livewells with Clear Acrylic LidsUnder-Gunwale Gaff HolderRefrigerated Port Aft FishboxRefrigerated Transom Fishbox</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-regulator-37696fb21b39d837737b02795f</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1768928591949109585696fb54f1b42e.png</t>
+  </si>
+  <si>
+    <t>696fa488ca9af2acbd0a514c</t>
+  </si>
+  <si>
+    <t>2026 Regulator 28</t>
+  </si>
+  <si>
+    <t>2026 Regulator 28 For Sale!MSRP: $488,070(Does Not Include Prep &amp; Freight)Options:Twin White Yamaha F350 4-Stroke Engines w/ DES Tilt Helm, DEC and Electronic Key Switch w/ Wireless Key Fob -- Plus Helm Master® EX Joystick w/ Multimode Set Point™ and EX Autopilot w/ Waypoint DecelerationYamaha Salt Water Series Props36-Amp Battery Charger with 25' CordHull Color – Sides OnlyGulfstream Blue (Stars &amp; Stripes)Bootsriping: White/Charcoal/WhiteT-Top Rocket LauncherT-Top Storage CompartmentT-Top Underside to Match Hull SidesDove Gray Upholstery28 Tackle Center Cooler Edition: Retains all Helm Seating &amp; Rocket Launcher Features - plus Slide-Out Cooler for additional Storage and Seating and Modified Tackle StorageDiamond Quilted UpholsteryDual-Height Pedestal Table w/ Magnetic Filler Cushion and Table/Pedestal Storage2) Inductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (10) Premium Backlit Speakers, Subwoofer, Amps, and Integrated Wi-FiFactory-Installed Garmin® 28 Premium Package: Two 16" GPSMAP® 8616 XSV Multi[1]Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, Airmar® B275LHW with Wide Beam 1kW CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicFactory-Installed Garmin® GMR™ Fantom 54 Open-Array Radar, Factory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan TransducerFactory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver Upgrade(2) Conventional Transom Rod Holders(8) Additional Forward Gunwale Cup Holder Rod holdersQuick-Release Under Gunwale Gaff Holder Refrigerated Transom FishboxBucket Holder with (2) Buckets Edson™ Wheel w/ Power Knob Phender Pro™ w/ (4) Quick-Release Fender Cleats Through Stem Bow Roller w/ Anchor Windlass, Freshwater Anchor Wash, Remote Switch, Chain, and AnchorForward Sun Shade - Deep GrayHelm, Console and Seating Canvas Covers - Deep Gray Now available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 28 is a top-tier offshore center console designed for serious fishing and luxury cruising, with a 27′8″ hull (32′6″ overall with engines), 9′5″ beam, and a massive 219-gallon fuel capacity. Equipped with twin Yamaha F300 engines and advanced features like HelmMaster® EX joystick controls, dual 16″ Garmin GPSMAP displays, and premium tackle-center layout, this model is built for buyers searching “Regulator 28 for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-regulator-28696fa488ca9af2acbd0a514c</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17750587642797829469cd3f4cbf4ff.png</t>
+  </si>
+  <si>
+    <t>696fa4843e75a40e2b094ca5</t>
+  </si>
+  <si>
+    <t>2025 Regulator 28</t>
+  </si>
+  <si>
+    <t>2025 Regulator 28 For Sale!MSRP: $452,365(Does Not Include Prep &amp; Freight)Options:Twin White Yamaha F300 4-Stroke Engines with DES Tilt Helmand DEC - Plus Helm Master® EX Joystick w/ Multimode SetPointT and EX Autopilot w/ Waypoint Deceleration36-Amp Battery Charger with 25' CordFeatured Hull Color - Sides OnlyBootstriping White/White/WhiteT-Top Rocket LauncherT-Top Storage CompartmentT-Top Underside to Match Hull SidesStandard White Upholstery28 Tackle Center w/ Upholstered Helm Seating for Two w/ IndividualFolding Footrests, (2) Cup Holders, and Seatback Rocket Launcherw/ Tackle Center &amp; Storage, Including: Large Tackle Drawers (2)Dual-Height Pedestal Table with Filler Cushion (2) Inductive Cell Phone Chargers: (1) at Helm; (1) InsideEntertainment Upgrade Package: Includes Fusion® DynamicallyFactory-Installed Garmin® 28 Premium Package:Two 16" GPSMAP® 8616 XSV Multi-Touch WidescreenChartplotter/Sonar Displays, VHF 215 AIS RadioFactory-Installed Garmin® GMRT Fantom 54 Open-Array RadarFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVMulti-Colored Underwater LED Lights (2)(2) Conventional Transom Rod Holders, (6) Aft Gunwale Cup Holder Rod Holders, (8) Additional Forward Gunwale Cup Holder Rod HoldersRefrigerated Transom FishboxBucket Holder with (2) BucketsBuilt-In 12V Watersports Inflation StationCockpit Freshwater Engine FlushEdsonT Wheel with Power KnobGray Helm Pad w/ Black Regulator LogoHose Coil Racks (2) for Raw Water and Freshwater Wash DownsPhender ProT with (4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote Switch,Chain and AnchorForward Sun Shade - DEEP GRAYHelm, Console and Seating Canvas Covers- DEEP GRAYNow available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 28 is a top-tier offshore center console designed for serious fishing and luxury cruising, with a 27′8″ hull (32′6″ overall with engines), 9′5″ beam, and a massive 219-gallon fuel capacity. Equipped with twin Yamaha F300 engines and advanced features like HelmMaster® EX joystick controls, dual 16″ Garmin GPSMAP displays, and premium tackle-center layout, this model is built for buyers searching “Regulator 28 for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2025-regulator-28696fa4843e75a40e2b094ca5</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1768924301852094416696fa48dcbbd2.webp</t>
+  </si>
+  <si>
+    <t>696f90d467f8cfc403022a63</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 28FS</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 28FS For Sale!N.A.P. $247,471(Does Not Include Prep &amp; Freight)Options:Twin F300XSB2'sYamaha Helm Master SystemBattle Station Leaning Post w/Captains ChairsBow Table (Telescoping)Rear Bench SeatBow BackrestsHardtop w/Silver Gray Underside w/KingfishPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)Side Entry Ladder w/Ladder HolderWindlassGARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master*Deluxe Diamond Stitch**Entire Hull Silver Gray*Yamaha Salt Water Series Props</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-28fs696f90d467f8cfc403022a63</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772740051198409576369a9ddd3d6d94.png</t>
+  </si>
+  <si>
+    <t>696f8decf2ecb90e750496ef</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 245SE</t>
   </si>
   <si>
-    <t xml:space="preserve">2026 Sea Hunt Ultra 245SE *Coming Soon!* $124,788 Options: Yamaha F300XSB2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Abaco Green Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Trolling Motor Plug &amp; Wiring Harness Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Windlass GARMIN 12" Electronics Package w/VHF Deluxe Diamond Stitch Abaco Green Hull Yamaha Salt Water Series Prop   </t>
-[...242 lines deleted...]
-    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,476(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/Ladder HolderGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
+    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,476Options:F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/Ladder HolderGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se696f8decf2ecb90e750496ef</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772729279113592403169a9b3bf21332.png</t>
   </si>
   <si>
     <t>696f8bd6618b88c3500d9fb6</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 265SE</t>
-[...2 lines deleted...]
-    <t>2026 Sea Hunt Ultra 265SE For Sale!**Under Contract**N.A.P. $182,200(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Twin F200XSA2'sYamaha Helm Master SystemUltra Entertainment Leaning PostBow BackrestsHardtop w/Slate Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/Ladder HolderGARMIN Dual 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Reliance PropsCockpit Storage Drape**Flat Bow Cushions**</t>
+    <t>2026 Sea Hunt Ultra 265SE For Sale!N.A.P. $182,200(Does Not Include Prep &amp; Freight)Options:Twin F200XSA2'sYamaha Helm Master SystemUltra Entertainment Leaning PostBow BackrestsHardtop w/Slate Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/Ladder HolderGARMIN Dual 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Reliance PropsCockpit Storage Drape**Flat Bow Cushions**</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-265se696f8bd6618b88c3500d9fb6</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773168795115906058769b0689be8c94.png</t>
   </si>
   <si>
-    <t>696f8a5bd7bf06bbeb062bb4</t>
-[...10 lines deleted...]
-  <si>
     <t>696f874274dbb56ff1068a3d</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 255SE For Sale!N.A.P. $144,663(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:F350XSA2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Ice Blue Hull*Yamaha Salt Water Series Prop**Flat Bow Cushions**Now available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 255 SE is a standout new-generation center console offering premium features, performance and style built for the Florida coast. With a length overall of 24′11″ and a beam of 8′9″, this Ultra 255 SE carries a 120-gallon fuel capacity and a dry weight of roughly 4,600 lbs, making it an ideal platform for daily cruising, island runs, or serious fishing across Naples, Marco Island, Cape Coral and the 10,000 Islands.Backed by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” “new center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “premium center console 25-ft Florida.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
+    <t>2026 Sea Hunt Ultra 255SE For Sale!N.A.P. $144,663(Does Not Include Prep &amp; Freight)Options:F350XSA2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Ice Blue Hull*Yamaha Salt Water Series Prop**Flat Bow Cushions**Now available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 255 SE is a standout new-generation center console offering premium features, performance and style built for the Florida coast. With a length overall of 24′11″ and a beam of 8′9″, this Ultra 255 SE carries a 120-gallon fuel capacity and a dry weight of roughly 4,600 lbs, making it an ideal platform for daily cruising, island runs, or serious fishing across Naples, Marco Island, Cape Coral and the 10,000 Islands.Backed by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” “new center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “premium center console 25-ft Florida.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-255se696f874274dbb56ff1068a3d</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772740719132467855069a9e06f35eed.png</t>
   </si>
   <si>
     <t>696f84ca1c1ce757830c7490</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 275SE</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 275SE For Sale!N.A.P. $216,143(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Twin F250XSB2'sYamaha Helm Master EX with JoystickTilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsBow Table (Telescoping)Hardtop w/Silver Gray UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)WindlassGARMIN Dual 12" Electronics Package w/GT17*Big Transducer**Silver Gray Hull*Yamaha Salt Water Series Props You buy a Sea Hunt Boat because of the standard features! The name says it all! Our Ultra Series was created for families desiring the "Ultra" experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating, and oversized bow area (complete with bow backrests and cup holders), it's easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod Holders and Livewells instantly turn the Ultra into the most comfortable fishing boat on the water! Added standard features include: wrap around bolsters, bow cushions, color screen waterproof stereo, Yamaha Digital Command Link Gauges; and more! Can you really have comfort, fun and fishing in one boat? With the Ultra Series, you can!</t>
+    <t>2026 Sea Hunt Ultra 275SE For Sale!N.A.P. $216,143(Does Not Include Prep &amp; Freight)Options:Twin F250XSB2'sYamaha Helm Master EX with JoystickTilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsBow Table (Telescoping)Hardtop w/Silver Gray UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)WindlassGARMIN Dual 12" Electronics Package w/GT17*Big Transducer**Silver Gray Hull*Yamaha Salt Water Series Props You buy a Sea Hunt Boat because of the standard features! The name says it all! Our Ultra Series was created for families desiring the "Ultra" experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating, and oversized bow area (complete with bow backrests and cup holders), it's easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod Holders and Livewells instantly turn the Ultra into the most comfortable fishing boat on the water! Added standard features include: wrap around bolsters, bow cushions, color screen waterproof stereo, Yamaha Digital Command Link Gauges; and more! Can you really have comfort, fun and fishing in one boat? With the Ultra Series, you can!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-275se696f84ca1c1ce757830c7490</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772743978193139357369a9ed2aa0df3.png</t>
   </si>
   <si>
-    <t>696570ac802a9459a107d58f</t>
-[...25 lines deleted...]
-  <si>
     <t>695e5de46c340228650ded39</t>
   </si>
   <si>
     <t>2026 Sea Hunt Gamefish 27 Forward Seating</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Gamefish 27FS For Sale!N.A.P $193,266(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Twin F200XSA2'sTilt Yamaha Electric SteeringBait Tank Leaning Post w/Captains Chairs (25 Seat)Bow BackrestsRear Bench SeatBow Table (Telescoping)Hardtop w/ Silver Gray Underside w/ KingfishPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/ Ladder HolderGarmin Dual 12" Electronics Package w/ GT17 *Big Transducer*Yamaha Auto Pilot*Deluxe Diamond Stitch**Silver Gray Hull*Yamaha Reliance Props</t>
+    <t>2026 Sea Hunt Gamefish 27FS For Sale!N.A.P $193,266(Does Not Include Prep &amp; Freight)Options:Twin F200XSA2'sTilt Yamaha Electric SteeringBait Tank Leaning Post w/Captains Chairs (25 Seat)Bow BackrestsRear Bench SeatBow Table (Telescoping)Hardtop w/ Silver Gray Underside w/ KingfishPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/ Ladder HolderGarmin Dual 12" Electronics Package w/ GT17 *Big Transducer*Yamaha Auto Pilot*Deluxe Diamond Stitch**Silver Gray Hull*Yamaha Reliance Props</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-27-forward-seating695e5de46c340228650ded39</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177334671452963453269b31f9a915b0.png</t>
   </si>
   <si>
-    <t>695bc23a55c12de3550232f2</t>
-[...13 lines deleted...]
-  <si>
     <t>6952a4e3791888de7b05f64a</t>
   </si>
   <si>
     <t>2026 Jeanneau NC Weekender 1295 Fly</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-1295 FLY For Sale!BUILD SLOT AVAILABLEOptions:Yamaha Triple 300SBW WhiteSaloon Upholstery Leather DolceElectric pack Garmin UpgradeAudio Pack Premium Fusion FlyCockpit Electrical Sun AwningSunshade For Front CockpitProtect Covers Fly -If GalleyBimini On Flying Bridge SilverFly Galley With Grill 110vWood Table And Aft SunpadBow Sunpad Filler CushionExternal Window Covers SunworkGyroscopic Stabilizer Sea Keeper 32 Underwater LightsTwin Drawer Fridge FreezerFull Electric Galley 115vDouble Berth In SaloonCarpet In Saloon And StairsCarpet In Corridor And CabinsInverter 2000va 12v-115 VAutomatic Trim Tabs ZipwakeRear View Camera Garmin GC200Radar Garmin Fantom18xManufacturer Provided DescriptionWelcome aboard the new NC 1295 Flybridge, a boat designed to offer you comfort whether cruising or at anchor, with three cozy cabins! You'll fall in love with her contemporary, elegant lines, featuring new windows in the hull.  This signature feature by Jeanneau lends an exclusive style to the flagship of this historic line, equipped with triple 300 HP engines. This new model features multiple living spaces especially designed for relaxation with family and friends. Plenty of time for swimming and moments with your feet dangling in the water from the aft cockpit, with the electrically controlled starboard-side terrace. Port side, a large side door facilitates access for everyone on board. Far from the everyday, you can lounge comfortably on one of three integrated sun loungers on the forward deck, for guaranteed moments of pure relaxation! Sun worshipers will enjoy the fully equipped flybridge for driving at full speed, sunbathing in complete privacy, and enjoying a cocktail with a view of the sea at the end of the day!With large, bright windows and a panoramic view over the water, life is sweet aboard this flagship, enhanced by a refined, contemporary selection of materials. Take your place at the helm, and take advantage of the very latest technologies, found aboard the largest boats, for easy handling. The starboard-side door will allow easy access and facilitate manoeuvres, for cruising with complete peace of mind. Cast off, and take up residence in one of three comfortable cabins, for a peaceful rest on the water at each stop along your cruise!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-weekender-1295-fly6952a4e3791888de7b05f64a</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176702432617193316686952a6c6a79af.webp</t>
   </si>
   <si>
     <t>69529529791888de7b05f60e</t>
   </si>
   <si>
     <t>2026 Jeanneau NC 1095</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Jeanneau NC 1095 For Sale!Build Slot AvailableOptions:Yamaha 2x300 Nsb2-U-Lu Sbw WhiteTrim Level Premiere UsaUpholstery Saloon In Fabric Jumbo PureComfort PackElectronic Pack Garmin UpgradedAudio Pack Fusion Ra70nRing For TrailerU-Shape Cockpit Saloon + Table + Sundeck ComplementSliding Aft Cockpit Sun Protection - Silver ColorSunshade For Front SunpadStorage Rack On The Roof For Stand Up PaddleFront Sundeck With Lifting BackrestsRemovable Exterior Carpet Set Infinity For U-Shape CockpitBow ThrusterAdditional Water Tank (100 Liters)Generator Panda Diesel 6.4kva 115v-60hzDeck SearchlightUnderwater LightAdditional Fridge In Storage Compartment / Third CabinMicrowave Oven 115v115v Vitroceramic CooktopAir Conditioning 115v 60hzMattress For 3rd CabinDouble Berth Complement In SaloonOverhead Storage Locker In The GalleyOverhead Locker In SaloonOverhead Lockers In The Front CabinAutomatic Trim Tabs ZipwakeYamaha Pre-Rigging Hmex 2x300 Nsb Electric Control UsUpgrade Yamaha Joystick For Twin 300 Sbw WhiteTv AntennaPre-Wiring Tv Fusion 110vRadar Garmin Fantom18HornEXPERIENCE THE SEA WITH EXCEPTIONAL VOLUME AND COMFORTWith the NC 1095, the attributes of the line are taken to the max:  safety, comfort, versatility, incredible volume, impressive equipment, and an unequalled feeling of freedom!SEANAPPS Technology on board THE VERSATILE WEEKENDER IN XXLThe NC 1095 meets its challenge, featuring an outboard engine aboard a 10-metre powerboat, and delivering performance, reliability, stable cruising, exceptional seakeeping, and ease of handling. With top speeds at 37 knots for those who love sensations of speed, this model features great maneuverability, even at lower speeds. Offering versatility, a rich selection of equipment and a clever layout, which has made the line a success, this large model also affords remarkable volume and even greater comfort.                             </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-109569529529791888de7b05f60e</t>
@@ -541,51 +637,51 @@
   <si>
     <t>2026 Sea Hunt Gamefish 27 CB</t>
   </si>
   <si>
     <t>2026 Sea Hunt Gamefish 27CB For Sale!Base Model Price: $180,750Standard Features: Twin Yamaha F200XSA2Yamaha Reliance Series PropsMezzanine Leaning Post w/ Split Livewell &amp; Captains ChairsYamaha Electric SteeringYamaha tilt helmSingle 12" Garmin GPSMAP 1243xsv Package w/VHFYamaha CL5 Touchscreen DisplayUpgraded Waterproof Stereo w/BluetoothWireless Phone ChargerDual Battery SwitchUnderwater LED LightsWhite InteriorBow BolstersCockpit BolstersFiberglass T-Top w/ Mister SystemPowder Coat PackageSide Entry DoorBennett Trim Tabs w/ IndicatorsChina ToiletWindlass AnchorRear Bench Seat</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-27-cb6945a5e7ce6fb59b8407ebd0</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17661787599214249006945bfc77a96e.webp</t>
   </si>
   <si>
     <t>69401d627b05344a10044084</t>
   </si>
   <si>
     <t>2026 Renegade 38 Open</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Renegade 38’ Open For Sale!MSRP: $833,722Our Price: $574,000Without Trailer: $549,000 The 2026 Renegade 38’ Open represents the pinnacle of performance center consoles — where precision engineering meets offshore luxury. Powered by triple Mercury Racing 500Rs, this machine delivers breathtaking acceleration, confident handling, and top-tier craftsmanship that defines Renegade Powerboats. Built for serious boaters who demand more, this 38’ Open blends high-performance DNA with refined comfort and style, making it equally at home offshore or on the sandbar. Options: Triple Mercury Racing 500R Engines (15 Hours)Mercury SmartCraft Connect Mercury DTS Control Premier Livorsi Marine Trim Tabs with Indicators &amp; Renegade Logo Bow Thruster Engine Flush System (included)Twin Garmin 8616 GPS Displays (16”) Mercury VesselView IntegrationComplete Sports Package Upholstery4-color diamond-stitched interior Double diamond stitching Fiberglass Helm Seat with Slide-Out Cooler Drawer Fiberglass Side Door Lewmar Windlass System with Stainless Anchor &amp; Chain Fusion Signature Series Premium Audio with JL Audio Speakers LED Courtesy and Search Lights Signature 38’ Fiberglass Hardtop with Integrated LED Rain Shower </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-renegade-38-open69401d627b05344a10044084</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766067147112585085369440bcb9e887.webp</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177454280673821143969c55fd6e31d9.png</t>
   </si>
   <si>
     <t>694016f56be4daa4270f4c42</t>
   </si>
   <si>
     <t>1999 Crownline 242CR</t>
   </si>
   <si>
     <t xml:space="preserve">1999 Crownline 242 CR For Sale!$19,900 The 1999 Crownline 242 CR is a well-maintained fiberglass boat that offers excellent performance and comfort for those interested in recreational boating. With a length of 24 feet and a beam of 8.5 feet, it provides ample space and stability on the water. The boat can accommodate up to 11 passengers, making it ideal for family outings or gatherings with friends.Currently available in stock, this Crownline is ready for use. Whether you're heading out for a day of fishing or enjoying a relaxed cruise, the 242 CR provides a comfortable, spacious, and enjoyable experience on the water.Options: 2024 Volvo Penta 5.7L I/O – 30 HRSEngine Replaced 2024New Eisenglass in 2024, never been usedFusion Stereo head unit with rocker fosgate speakers, replaced 2024New A/C unit, replaced 20249” garmin, replaced 2024Flushable headMicrowaveAir ConditioningElectric cooktop Refrigerator Dual sleeping berths </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/1999-crownline-242cr694016f56be4daa4270f4c42</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176608283496876314869444912718ce.webp</t>
   </si>
   <si>
     <t>6939861d7eb8f23b7f093302</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $122,637Options:Yamaha F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/ Silver Gray UndersidePowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsWindlassSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)Silver Gray HullGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se6939861d7eb8f23b7f093302</t>
   </si>
@@ -595,219 +691,177 @@
   <si>
     <t>6939774c5d3695a567000ff5</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 255SE For Sale!N.A.P: $140,626 (Does Not Include Prep &amp; Freight)Options: Yamaha F300XSB2Tilt Yamaha Electric SteeringYamaha Salt Water Series PropUltra Entertainment Leaning PostBow BackrestsBow Filler CushionHardtop w/Silver Gray UndersideSide Entry Ladder w/ Ladder HolderGARMIN 12" Electronics Package w/VHFPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsWindlass AnchorRecirculating Livewell (per Livewell)*Diamond Deluxe Stitch*Silver Gray HullNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 255 SE is a standout new-generation center console offering premium features, performance and style built for the Florida coast. With a length overall of 24′11″ and a beam of 8′9″, this Ultra 255 SE carries a 120-gallon fuel capacity and a dry weight of roughly 4,600 lbs, making it an ideal platform for daily cruising, island runs, or serious fishing across Naples, Marco Island, Cape Coral and the 10,000 Islands.Backed by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” “new center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “premium center console 25-ft Florida.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-255se6939774c5d3695a567000ff5</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17710116212021441274698f7e25d7c6b.png</t>
   </si>
   <si>
     <t>6933016af2e971e2e10708de</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Sea Hunt Gamefish 25 For Sale!N.A.P. $161,269(Excludes Prep &amp; Freight)Options:Twin F150XSA2'sTilt Yamaha Electric SteeringBait Tank Leaning Post w/Captains ChairsRear Bench SeatBow Table (Telescoping)Bow BackrestsHardtop w/Slate Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)GARMIN Dual 12" Electronics Package w/VHFYamaha Auto Pilot*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Reliance PropsThis GameFish series delivers exactly what serious fishermen demand in a sportfishing center console boat.  These boats come ready to fish with standard features such as multiple insulated fishboxes and livewells, cockpit and bow bolsters, all stainless hardware and Yamaha Digital Command Link Gauges.  The Gamefish 25, 27, and 30 have side entry doors, recessed trim tabs, and hydraulic steering as standard equipment as well.  The cockpits are designed to have abundant room for 360° of fishing.  These hulls deliver soft dry rides second to none.  </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-256933016af2e971e2e10708de</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1771443369980486311699614a96eaf0.png</t>
   </si>
   <si>
-    <t>6932fe90d5356c55c607a0ce</t>
-[...13 lines deleted...]
-  <si>
     <t>6927194bcfa6fa80190e1072</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $124,477Options:Yamaha F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/ Slate Blue UndersidePowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsWindlassSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)Hull Color (Slate Blue)GARMIN 12" Electronics Package w/VHFDeluxe Diamond Interior PackageYamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se6927194bcfa6fa80190e1072</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177021833647146914369836360d3a0d.webp</t>
   </si>
   <si>
     <t>692717062e57aa09ce0d3190</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Sea Hunt Gamefish 25 For Sale!N.A.P. $169,605 (Excludes Prep &amp; Freight)Options:Twin F200XSA2'sTilt Yamaha Electric SteeringBait Tank Leaning Post w/Captains ChairsRear Bench SeatBow Table (Telescoping)Bow BackrestsHardtop w/Silver Gray UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassRecirculating Livewell (per Livewell)GARMIN Dual 12" Electronics Package w/VHFYamaha Auto Pilot*Entire Hull Silver Gray*Yamaha Reliance PropsThis GameFish series delivers exactly what serious fishermen demand in a sportfishing center console boat.  These boats come ready to fish with standard features such as multiple insulated fishboxes and livewells, cockpit and bow bolsters, all stainless hardware and Yamaha Digital Command Link Gauges.  The Gamefish 25, 27, and 30 have side entry doors, recessed trim tabs, and hydraulic steering as standard equipment as well.  The cockpits are designed to have abundant room for 360° of fishing.  These hulls deliver soft dry rides second to none.  </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-25692717062e57aa09ce0d3190</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177021657834040214969835c82575c8.webp</t>
   </si>
   <si>
-    <t>6924d360f90f99c97c0623dc</t>
-[...13 lines deleted...]
-  <si>
     <t>690df5fd9274eec9aa07ea0b</t>
   </si>
   <si>
     <t>2026 Jeanneau LEADER 9.0 WA SERIES 2</t>
   </si>
   <si>
     <t>2026 Jeanneau Leader 9.0 WA S2 For Sale!MSRP $319,689More photos coming soon!Options:Twin Yamaha F250 XSB2'sElectronic Pack GARMIN UpgradedUpgrade Yamaha Joystick for Twin 250 SBW WhiteTrim Level PremiereComfort Pack 115v-60hzPremium Audio Pack Fusion w/ HardtopFiberglass HardtopConvert 12v-115v60 3kvaAft Swim PlatformsAft Cockpit Backrest Convertible into SunpadRemovable Swim Ladder and Lifelines for Lateral TerraceRemovable Carpet Set for SalonUpgraded Bathroom w/ Shower Door and Toilet SeatMooring KitAnchoring KitSet of Protective CoversSunshade for Front Cockpit - Dark SmokeSunshade for Aft Cockpit - Dark Smoke115v MicrowaveAir Conditioning 12K BTU3 Li-Batteries And Victron Sys2 Underwater LightsExterior Fridge in Leaning PostElectric Grill in Exterior GalleyFiberglass Cockpit Table Convertible into SunpadInterior And Door CurtainsFront Cockpit UpholsteryExtra Filler Cushion Front SunpadFolding Side Bench Port SideDouble Berth in Salon Marlin Pure WhiteHornCustom and Duty</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-leader-90-wa-series-2690df5fd9274eec9aa07ea0b</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176252275278310691690df680cdc95.png</t>
   </si>
   <si>
     <t>690a1895dd1b453d52087b94</t>
   </si>
   <si>
     <t>2017 Everglades 355CCX Extended Hardtop</t>
   </si>
   <si>
     <t>2017 Everglades 355CCX Extended Hardtop For Sale!**Under Contract**Price: $274,999Hours: 100Certified Pre-Owned InventoryNow available at Bonita Boat Center in Bonita Springs, FL — this 2017 Everglades 355CCX Extended Hardtop is a salt-water ready center console with premium features, only 100 engine hours, and priced at $285,000. Built for serious fishing, offshore adventures, and family cruising in Southwest Florida (Naples, Marco Island, Cape Coral, Fort Myers), this model delivers performance, durability, and comfort in one high-end package.Key highlights: triple Yamaha F300 white outboards, joystick (Optimus) steering, twin Garmin 7616 displays, Garmin autopilot, windlass anchor, hydraulic steering, stainless propellers, live-well, fresh- &amp; raw-water wash-downs, full head, and more. With the extended hardtop for protection and extended time on water, this boat stands out as a full-featured offshore center-console.Whether you’re heading out for deep-sea fishing, island hopping through the 10,000 Islands, or hosting guests for a day on the Gulf, this Everglades 355CCX is turnkey and ready to go.Options: Triple Yamaha 300 HP white – 100 HoursService records 100 hour serviceStainless steel propellersOptimus joystickDual Garmin 7616Garmin Auto pilotGarmin VHF radioWindlass anchor systemOptimus hydraulic steeringFusion stereo system with speakersTrim tabs with indicators Battery chargerLive well in TransomRaw water wash DownFreshwater wash DownFighting fishing chairTilt steering wheelSide entry doorMarine headForward seatingYeti coolerFoot padCourtesy lightsLED spreader lights2 aft pull out seatsTackle centerRear entry doorCockpit cover seatsFront seat cover</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2017-everglades-355ccx-extended-hardtop690a1895dd1b453d52087b94</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176608424847636859469444e98b7e37.webp</t>
   </si>
   <si>
     <t>68fa939e92b6c80a9f08a399</t>
   </si>
   <si>
     <t>2022 Cobia 320CC</t>
   </si>
   <si>
-    <t>2022 Cobia 320 CC For Sale!Price: $199,999*Under Contract*Now available at Bonita Boat Center in Bonita Springs, FL — this 2022 Cobia 320 CC is a premium offshore center console for sale in Southwest Florida, powered by twin Yamaha outboards and designed for serious anglers and family cruisers searching for a low-hour Cobia 320 in exceptional condition.Built for long-range Gulf runs, island hopping, and nearshore or offshore fishing from Naples to Cape Coral and Marco Island. The boat features an expansive cockpit, dual livewells, upgraded electronics, a full walk-down head with 6’2″ headroom, an electric bow table that converts to a sun lounge, and a forward seating layout known for comfort, making it a top choice for buyers actively looking for a Cobia 320 CC for sale in Florida.Its low-hour Yamaha power, clean condition, and premium options make it one of the strongest values in the used center console market, and it is fully supported by Bonita Boat Center’s Yamaha-certified service team and our reputation as the premier boat dealer in Southwest Florida.For buyers searching “Cobia 320 CC near me,” “used Cobia boats Florida,” or “best offshore center console Bonita Springs,” this boat is turnkey, salt-water ready, and available now for immediate enjoyment.Options: Yamaha F300XSB DES (592hrs) Warranty Until 10/08/2027Helm Master EX w/ Joystick &amp; Auto PilotWhisper Gray (2-Tone) w/ Color Match Underside HardtopWhite Cushion PackageFull Bow Cushion w/ BackrestsBoarding LadderCockpit Toe RailGarmin Deluxe Package (Dual 8616, VHF, Radar, Acrylic Dash)JL Audio w/ Hardtop SpeakersOutriggersKite Rode Holders (4)T-Top Kingfish Rod HoldersWindlass (400ft Rode w/ Remote)4-Bank ChargerUnderwater LightsTrim Tab IndicatorsStainless Edson Wheel w/ Power Knob</t>
+    <t>2022 Cobia 320 CC For Sale!Price: $199,999Now available at Bonita Boat Center in Bonita Springs, FL — this 2022 Cobia 320 CC is a premium offshore center console for sale in Southwest Florida, powered by twin Yamaha outboards and designed for serious anglers and family cruisers searching for a low-hour Cobia 320 in exceptional condition.Built for long-range Gulf runs, island hopping, and nearshore or offshore fishing from Naples to Cape Coral and Marco Island. The boat features an expansive cockpit, dual livewells, upgraded electronics, a full walk-down head with 6’2″ headroom, an electric bow table that converts to a sun lounge, and a forward seating layout known for comfort, making it a top choice for buyers actively looking for a Cobia 320 CC for sale in Florida.Its low-hour Yamaha power, clean condition, and premium options make it one of the strongest values in the used center console market, and it is fully supported by Bonita Boat Center’s Yamaha-certified service team and our reputation as the premier boat dealer in Southwest Florida.For buyers searching “Cobia 320 CC near me,” “used Cobia boats Florida,” or “best offshore center console Bonita Springs,” this boat is turnkey, salt-water ready, and available now for immediate enjoyment.Options: Yamaha F300XSB DES (592hrs) Warranty Until 10/08/2027Helm Master EX w/ Joystick &amp; Auto PilotWhisper Gray (2-Tone) w/ Color Match Underside HardtopWhite Cushion PackageFull Bow Cushion w/ BackrestsBoarding LadderCockpit Toe RailGarmin Deluxe Package (Dual 8616, VHF, Radar, Acrylic Dash)JL Audio w/ Hardtop SpeakersOutriggersKite Rode Holders (4)T-Top Kingfish Rod HoldersWindlass (400ft Rode w/ Remote)4-Bank ChargerUnderwater LightsTrim Tab IndicatorsStainless Edson Wheel w/ Power Knob</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2022-cobia-320cc68fa939e92b6c80a9f08a399</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766084772422814671694450a47d558.webp</t>
   </si>
   <si>
     <t>68f8d2c8d0c0ece9af032708</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 235SE</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $112,980(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: F250XSB2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) Porta Potti GARMIN 12" Electronics Package w/VHF *Slate Blue Hull* Yamaha Salt Water Series Prop</t>
+    <t>2026 Sea Hunt Ultra 235SE For Sale!**Under Contract**N.A.P $112,980(Does Not Include Prep &amp; Freight)Options: F250XSB2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) Porta Potti GARMIN 12" Electronics Package w/VHF *Slate Blue Hull* Yamaha Salt Water Series Prop</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-235se68f8d2c8d0c0ece9af032708</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17660942158509902046944758703d76.webp</t>
   </si>
   <si>
     <t>68f69231cfc06a871206878b</t>
   </si>
   <si>
     <t>2004 Regulator 26FS</t>
   </si>
   <si>
-    <t>2004 Regulator 26FS For Sale!**Under Contract**Price: $79,999Hours: 165Certified Pre-Owned InventoryExperience unmatched offshore performance with this 2004 Regulator 26 FS, now available at Bonita Boat Center — Southwest Florida’s trusted dealership for premium center console boats. Built on Regulator’s legendary deep-V hull, the 26 FS is widely respected for its smooth ride, stability in rough seas, and rock-solid construction. For anglers, families, and coastal cruisers searching for a clean, well-kept offshore-capable center console, this Regulator is an exceptional opportunity.The Regulator 26 FS is known for its deep cockpit, superior fishability, and robust construction. This model includes a large livewell, insulated fish boxes, raw-water washdown, rod storage, and a clean helm layout suited for upgrading electronics to modern standards. The forward seating allows the boat to transition seamlessly between fishing trips and family outings, while the strong hull design continues to be recognized as one of the best-riding 26-foot center consoles ever produced.Options: Twin Yamaha 225HP'sRaymarine GPS/SounderVHF RadioLeaning Post w/ Cushioned Backrest &amp; Rocket-Launcher Rod HoldersThe Hull Design (48° Bow Entry + 24° Transom Deadrise) Gives it a Soft, Dry RideTwo In-Deck Fish BoxesTwo Recirculating BaitwellsFiberglass "Tackle Center"</t>
+    <t>2004 Regulator 26FS For Sale!**Under Contract**Price: $55,000 (price firm)Trailer Price: $8,900Hours: 165Certified Pre-Owned InventoryExperience unmatched offshore performance with this 2004 Regulator 26 FS, now available at Bonita Boat Center — Southwest Florida’s trusted dealership for premium center console boats. Built on Regulator’s legendary deep-V hull, the 26 FS is widely respected for its smooth ride, stability in rough seas, and rock-solid construction. For anglers, families, and coastal cruisers searching for a clean, well-kept offshore-capable center console, this Regulator is an exceptional opportunity.The Regulator 26 FS is known for its deep cockpit, superior fishability, and robust construction. This model includes a large livewell, insulated fish boxes, raw-water washdown, rod storage, and a clean helm layout suited for upgrading electronics to modern standards. The forward seating allows the boat to transition seamlessly between fishing trips and family outings, while the strong hull design continues to be recognized as one of the best-riding 26-foot center consoles ever produced.Options: Twin Yamaha 225HP'sRaymarine GPS/SounderVHF RadioLeaning Post w/ Cushioned Backrest &amp; Rocket-Launcher Rod HoldersThe Hull Design (48° Bow Entry + 24° Transom Deadrise) Gives it a Soft, Dry RideTwo In-Deck Fish BoxesTwo Recirculating BaitwellsFiberglass "Tackle Center"</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2004-regulator-26fs68f69231cfc06a871206878b</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766084935523403846944514710953.webp</t>
   </si>
   <si>
-    <t>68e8083ee5cf94f99404dd92</t>
-[...10 lines deleted...]
-  <si>
     <t>68e6d6d4a2376e88ae0ec093</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-895 S2</t>
   </si>
   <si>
-    <t>2026 Jeanneau NC-895 S2 For Sale!MSRP $361,784Options:Twin Yamaha 250XSB2 Variable Bow Thruster for Yamaha Joystick Upgrade Yamaha Joystick for Twin 250SBW White Underwater Lights (2) TV Antenna Trim Level Premiere Including: electric windlass, horn, bow ring for trailer, AFT cockpit bench cushions (2 sections) Swiveling System for Helm Seat Sunshade on poles for Front Cockpit- Dark Smoke Storage Rack on the Roof for Stand up Paddle Salon Table Convertible into Double Berth in Jumbo Pure Fabric Only Overhead Cabinets in the Master Cabin Overhead Cabinets in the Galley NC 895 S2 with Yamaha 2x250XSB2 SBW VH USA Mooring Kit Microwave Oven 115v Leatherette Tannery Sugar Upholstery in Saloon Interior Curtains Generator Panda Diesel 4.8KVA 115v-60Hz (Not compatible with Lithium Batteries system) Front Sunpad with Lounge Chairs Fixed Sunawning for AFT Cockpit- Graphite Extra Filler Cushion for XXL Front Sunpad Exterior Removable Carpets for AFT Cockpit Enclosure AFT Cockpit- Graphite Electronic Pack Garmin Upgraded Including: Garmin GPSMAP 1223XSV, GT15M-IH Transducer, Display of Yamaha Engine Information Electric Induction Cooktop In lieu of Standard Gas Stove Deck Searchlight Custom and Duty Fee Comfort Pack Including: bow thruster, control of windlass from helm station, corian countertop on galley and bar extension, 110v shore power.  shore power Carpet in Interior Salon and in Cabins Bow Platform with Ladder Automatic Trim Tabs ZipWake instead of Lenco Trim DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
+    <t xml:space="preserve">2026 Jeanneau NC-895 S2 For Sale!MSRP $361,784Options:Twin Yamaha 250XSB2 Variable Bow Thruster for Yamaha Joystick Upgrade Yamaha Joystick for Twin 250SBW White Underwater Lights (2) TV Antenna Trim Level Premiere Including: electric windlass, horn, bow ring for trailer, AFT cockpit bench cushions (2 sections) Swiveling System for Helm Seat Sunshade on poles for Front Cockpit- Dark Smoke Storage Rack on the Roof for Stand up Paddle Salon Table Convertible into Double Berth in Jumbo Pure Fabric Only Overhead Cabinets in the Master Cabin Overhead Cabinets in the Galley NC 895 S2 with Yamaha 2x250XSB2 SBW VH USA Mooring Kit Microwave Oven 115v Leatherette Tannery Sugar Upholstery in Saloon Interior Curtains Generator Panda Diesel 4.8KVA 115v-60Hz (Not compatible with Lithium Batteries system) Front Sunpad with Lounge Chairs Fixed Sunawning for AFT Cockpit- Graphite Extra Filler Cushion for XXL Front Sunpad Exterior Removable Carpets for AFT Cockpit Enclosure AFT Cockpit- Graphite Electronic Pack Garmin Upgraded Including: Garmin GPSMAP 1223XSV, GT15M-IH Transducer, Display of Yamaha Engine Information Electric Induction Cooktop In lieu of Standard Gas Stove Deck Searchlight Custom and Duty Fee Comfort Pack Including: bow thruster, control of windlass from helm station, corian countertop on galley and bar extension, 110v shore power.  shore power Carpet in Interior Salon and in Cabins Bow Platform with Ladder Automatic Trim Tabs ZipWake instead of Lenco Trim  </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-895-s268e6d6d4a2376e88ae0ec093</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772568130109246135669a73e427ebf7.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773771798161172238569b99c16874ee.png</t>
   </si>
   <si>
     <t>68e6d56469fe7abae30744b1</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-895 SPORT S2</t>
   </si>
   <si>
-    <t>2026 Jeanneau NC-895 Sport For Sale!MSRP $350,339More photos coming soon!Options:TWIN YAMAHA F250XSBW’sVARIABLE BOW THRUSTER FOR YAMAHA JOYSTICKUPGRADE YAMAHA JOYSTICK FOR TWIN 250 SBW UNDERWATER LIGHTS (2)TV ANTENNATRIM LEVEL PREMIEREINCLUDING:SWIVELING SYSTEM FOR HELM SEATSUNSHADE ON POLES FOR FRONT COCKPIT - DARK SMOKESTORAGE RACK ON THE ROOF FOR STAND UP PADDLESALON TABLE CONVERTIBLE INTO DOUBLE BERTHIn JUMBO PURE fabric onlyOVERHEAD CABINETS IN THE MASTER CABINOVERHEAD CABINETS IN THE GALLEYNC 895 S2 WITH YAMAHA 2X250 XSB2 SBW VH USAMOORING KITMICROWAVE OVEN 115VLEATHERETTE TANNERY SUGAR UPHOLSTERY IN SALOONINTERIOR CURTAINSGENERATOR PANDA DIESEL 4,8KVA 115V-60HZFRONT SUNPAD WITH LOUNGE CHAIRSFIXED SUNAWNING FOR AFT COCKPIT - GRAPHITEEXTRA FILLER CUSHION FOR XXL FRONT SUNPADEXTERIOR REMOVABLE CARPETS IN AFT COCKPITENCLOSURE AFT COCKPIT GARMIN GPSMAP 1223xsvGT15M-IH transducerElectric windlassDisplay of Yamaha engine information on Garmin screenCARPET IN INTERIOR SALON AND IN CABINSBOW PLATFORM WITH LADDERAUTOMATIC TRIM TABS ZIPWAKEInstead of the LENCO trim tabsAUDIO PACK FUSION RA210Including:ANCHORING KITAIR CONDITIONING 16000 BTU - ON SHOREPOWER OR GENSETAFT COCKPIT U-SHAPE SEATING + TABLE-CONVERTIBLE INTO SUNPAD(folding bench on portside + extra bench box behind sliding door + table + lateral backrest + sundeck cushion)DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
+    <t>2026 Jeanneau NC-895 Sport For Sale!**Under Contract**MSRP $350,339Options:TWIN YAMAHA F250XSBW’sVARIABLE BOW THRUSTER FOR YAMAHA JOYSTICKUPGRADE YAMAHA JOYSTICK FOR TWIN 250 SBW UNDERWATER LIGHTS (2)TV ANTENNATRIM LEVEL PREMIEREINCLUDING:SWIVELING SYSTEM FOR HELM SEATSUNSHADE ON POLES FOR FRONT COCKPIT - DARK SMOKESTORAGE RACK ON THE ROOF FOR STAND UP PADDLESALON TABLE CONVERTIBLE INTO DOUBLE BERTHIn JUMBO PURE fabric onlyOVERHEAD CABINETS IN THE MASTER CABINOVERHEAD CABINETS IN THE GALLEYNC 895 S2 WITH YAMAHA 2X250 XSB2 SBW VH USAMOORING KITMICROWAVE OVEN 115VLEATHERETTE TANNERY SUGAR UPHOLSTERY IN SALOONINTERIOR CURTAINSGENERATOR PANDA DIESEL 4,8KVA 115V-60HZFRONT SUNPAD WITH LOUNGE CHAIRSFIXED SUNAWNING FOR AFT COCKPIT - GRAPHITEEXTRA FILLER CUSHION FOR XXL FRONT SUNPADEXTERIOR REMOVABLE CARPETS IN AFT COCKPITENCLOSURE AFT COCKPIT GARMIN GPSMAP 1223xsvGT15M-IH transducerElectric windlassDisplay of Yamaha engine information on Garmin screenCARPET IN INTERIOR SALON AND IN CABINSBOW PLATFORM WITH LADDERAUTOMATIC TRIM TABS ZIPWAKEInstead of the LENCO trim tabsAUDIO PACK FUSION RA210Including:ANCHORING KITAIR CONDITIONING 16000 BTU - ON SHOREPOWER OR GENSETAFT COCKPIT U-SHAPE SEATING + TABLE-CONVERTIBLE INTO SUNPAD(folding bench on portside + extra bench box behind sliding door + table + lateral backrest + sundeck cushion)DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-895-sport-s268e6d56469fe7abae30744b1</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176054632414871029268efce14f1736.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775060945124824564169cd47d18416d.png</t>
   </si>
   <si>
     <t>68e6d15842967e7b080d9f72</t>
   </si>
   <si>
     <t>2026 Jeanneau Leader 9.0 WA S2 For Sale!MSRP $319,689.70More photos coming soon!Options:Twin Yamaha 250 XSB2'sFiberglass HardtopTrim Level Premiere Comfort Pack 115v-60hz Electronic Pack Garmin UpgradePremium Audio Pack Fus W HtopMooring KitAnchoring KitFolding Aft Backrest SunpadFolding Side Bench PortsideSunshade Aft Cockpit For T-TopSunshade Front CockpitLadder And Lifeline For TerracSet Of Protective CoversSwimming Platforms PolyesterFiberglass Table And Aft SundeckFront Cockpit UpholsteryFiller Cushion Front Sunpad2 Underwater LightsExt Fridge Leaning Post Storag115v MicrowaveCockpit Grill 110v Usa115v Air Conditioning On BattShower Door With Toilet SeatDouble Berth In Saloon MarlinRemovable Carpet Set In SaloonInterior And Door Curtains3 Li-Batteries And Victron SysConvert 12v-115v60 3kvaAutomatic Trim Tabs ZipwakeUpgr Yam Joy 2x250 Sbw WhiteHornCustom &amp; DutyDESIGN AND HIGH PERFORMANCE TO EXPERIENCE PURE THRILL - Boasting a V-shaped hull by Michael Peters and twin engines for up to 2 x 250 HP, the Leader 9.0 WA will delight thrill-seekers and fans of express crossings, the wind in their hair, with top speeds of over 40 knots. With elongated lines, a T-top, a protective glass windscreen, and large windows in the hull… this boat, inspired by the Leader 10.5 WA and 12.5 WA, boasts an elegant, distinguished, and contemporary style, yet one that is also synonymous with safety and fun for the whole family.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-leader-90-wa-series-268e6d15842967e7b080d9f72</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760546238212810634268efcdbeb1365.png</t>
   </si>
   <si>
     <t>68e6ceba9046af6d8f07fa04</t>
   </si>
   <si>
     <t>2026 Jeanneau Leader 9.0 WA SERIES 2 For Sale!MSRP $319,689More photos coming soon!Options:                               Twin Yamaha F250 XSB2'sFiberglass HardtopTrim Level Premiere Comfort Pack 115v-60hz Electronic Pack Garmin UpgradePremium Audio Pack Fus W HtopMooring KitAnchoring KitFolding Aft Backrest SunpadFolding Side Bench PortsideSunshade Aft Cockpit For T-TopSunshade Front CockpitLadder And Lifeline For TerracSet Of Protective CoversSwimming Platforms PolyesterFiberglass Table And Aft SundeckFront Cockpit UpholsteryFiller Cushion Front Sunpad2 Underwater LightsExt Fridge Leaning Post Storag115v MicrowaveCockpit Grill 110v Usa115v Air Conditioning On BattShower Door With Toilet SeatDouble Berth In Saloon MarlinRemovable Carpet Set In SaloonInterior And Door Curtains3 Li-Batteries And Victron SysConvert 12v-115v60 3kvaAutomatic Trim Tabs ZipwakeUpgr Yam Joy 2x250 Sbw WhiteHornCustom &amp; Duty DESIGN AND HIGH PERFORMANCE TO EXPERIENCE PURE THRILL - Boasting a V-shaped hull by Michael Peters and twin engines for up to 2 x 250 HP, the Leader 9.0 WA will delight thrill-seekers and fans of express crossings, the wind in their hair, with top speeds of over 40 knots. With elongated lines, a T-top, a protective glass windscreen, and large windows in the hull… this boat, inspired by the Leader 10.5 WA and 12.5 WA, boasts an elegant, distinguished, and contemporary style, yet one that is also synonymous with safety and fun for the whole family.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-leader-90-wa-series-268e6ceba9046af6d8f07fa04</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176133385925021254868fbd2639c07f.png</t>
   </si>
@@ -817,420 +871,366 @@
   <si>
     <t>2027 Jeanneau NC-895 SPORT S2</t>
   </si>
   <si>
     <t>2027 Jeanneau NC-895 Sport For Sale!MSRP $349,399More photos coming soon!Options:Yamaha 2x250 Xsb2 Sbw Joystick Upgrade For Twin 250 Sbw WhiteVHF Garmin 215i AisUpholstery For Bow SeatingU-Shape Aft Cockpit Seating + Table Convertible Into SunpadFolding Bench Seat To Port + Side Backrest + Benchseat Next To SlidingDoors + Fiberglass Table + Sunpad Frame And UpholsteryTrim Level Premiere North AmericaElectric Windlass                                                    Ring For Trailer                                                     Cockpit Shower (Cold Water)                                         10v Water Heater                                                    110v Shore Power Fitting + Charger                                  Led Ambient Lighting In The Wheelhouse And Front Cabin              Led Floor Lighting In The Front And Aft Cockpit                     12v 16gal Fridge                                                     Storage Pouch Under The Steering Wheel                              Lenco Electric Trim Tabs                                            HornTable Convertible Into Berth In SalonSwiveling System For Helm SeatSunshade On Poles For Front Cockpit - Dark SmokeStorage Rack On The Roof For Stand Up PaddleRemovable Fiberglass Table For Front CockpitMooring Kit- Set Of 4 Lines And 4 FendersMicrowave Oven 115vInterior CurtainsGenerator Panda Diesel 4,8kva 115v-60hzSinkFixed Sun Awning Aft Cockpit - GraphiteExtra Sunpad For Bow SeatingGarmin Gpsmap 1223xsv                                               Gt15m-Ih Transducer                                                  Display Of Yamaha Engines Information On Garmin ScreenElectric Vitroceramic CooktopElectric Grill In Aft CockpitDeck Searchlight With Radar MastComfort Pack 110v-60hz UsaWindlass Control At The Helm Station                                Bow Thruster                                                         Cockpit Shower (Cold + Hot Water)                                   Dockside Fresh Water Inlet                                          Electric Freshwater Wc                                              Toilet SeatCarpet In Wheelhouse And In CabinsBaitwell With Salt Water Pump For Circulation And Deck WashAutomatic Trim Tabs ZipwakeAudio Pack Fusion Ra210FUSION RA210 + bluetooth + USB                                      4 LoudspeakersAnchor, chain and lineAIR CONDITIONING 16KBTU 115V60HZ3 COCKPIT WORKLIGHTS2 UNDERWATER LIGHTS2 FRONT HEADLIGHTS ON THE ROOF (2 LED LIGHT BARS)DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2027-jeanneau-nc-895-sport-s268e6cc596beabc3b6c0172a0</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17625266561887706365690e05c046154.png</t>
   </si>
   <si>
     <t>68e6c6b4fad33bdee2075a08</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-895 S2 For Sale!MSRP $361,784More photos coming soon!Options:Twin Yamaha 250 XS B2Saloon Upholstery Leath TannerTrim Level Premiere UsaComfort Pack 115v-60hz UsaElectronic Pack Garmin UpgradeAudio Pack Fusion Ra210Mooring KitAnchoring KitU-Shape Cockpit Saloon SundeckSunshade Front CockpitCockpit Sun Awning GraphiteBow Platform With LadderGraphite Cockpit Aft ClosingAft Bench CoverStorage Rack On The Roof SupFiller Cushion Front SunpadFront Sunpad With Lounge ChairRemovable Carpets Aft U-CockpitVariable Bow Thruster YamahaGenerator Panda 4.8kva 115v-60Deck SearchlightUnderwater Lights115v Microwave115v VitroceramicAir Con 115v60 16kbtuDouble Berth And U SaloonOverhead Locker In The GalleyOverhead Lockers Front CabinSwiveling System Of Pilot SeatCarpet Wheelhouse And CabinsInside CurtainsAutomatic Trim Tabs ZipwakeUpgr Yam Joy 2x250 Sbw WhiteAntenne TvCustom &amp; DutyDisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-895-s268e6c6b4fad33bdee2075a08</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176054594393339161968efcc9748bb3.png</t>
   </si>
   <si>
-    <t>68e6ba4f238f3ea20b032d22</t>
-[...13 lines deleted...]
-  <si>
     <t>68e65659f904bad32f082cc9</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 285SE For Sale!N.A.P $241,187(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: Twin F300XSB2'sTilt Yamaha Electric SteeringMezzanine Fiberglass Leaning Post w/ Captains ChairsBow BackrestsBow Table (Telescoping)HardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 285 SE is a premium 28’5” center console that combines offshore capability, luxury comfort, and family-friendly versatility. Priced at a N.A.P. of $241,187, this model delivers exceptional value for buyers searching for “Sea Hunt Ultra 285 SE for sale,” “new Sea Hunt 28-foot center console,” or “Sea Hunt dealer Southwest Florida.” Engineered with a deep-V hull, wide beam, and Sea Hunt’s renowned composite construction, the Ultra 285 SE is perfectly suited for Gulf cruising from Naples to Marco Island and the inshore waterways of Cape Coral and Estero Bay.</t>
+    <t>2026 Sea Hunt Ultra 285SE For Sale!N.A.P $241,187(Does Not Include Prep &amp; Freight)Options: Twin F300XSB2'sTilt Yamaha Electric SteeringMezzanine Fiberglass Leaning Post w/ Captains ChairsBow BackrestsBow Table (Telescoping)HardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 285 SE is a premium 28’5” center console that combines offshore capability, luxury comfort, and family-friendly versatility. Priced at a N.A.P. of $241,187, this model delivers exceptional value for buyers searching for “Sea Hunt Ultra 285 SE for sale,” “new Sea Hunt 28-foot center console,” or “Sea Hunt dealer Southwest Florida.” Engineered with a deep-V hull, wide beam, and Sea Hunt’s renowned composite construction, the Ultra 285 SE is perfectly suited for Gulf cruising from Naples to Marco Island and the inshore waterways of Cape Coral and Estero Bay.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-285se68e65659f904bad32f082cc9</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177280690616715095569aae2fa463e6.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773678110116377231369b82e1e79389.png</t>
   </si>
   <si>
     <t>68de6bbb3cd70e13a30c64bc</t>
   </si>
   <si>
     <t>2023 Scarab 255 ID</t>
   </si>
   <si>
     <t>2023 Scarab 255 ID For Sale!Price: $84,999Hours: 17Certified Pre-Owned InventoryNow available at Bonita Boat Center in Bonita Springs, FL, this 2023 Scarab 255 ID is a low-hour, high-performance jet boat powered by twin Rotax 1630 ACE 300 engines and showing only 17 hours of use. Designed for shallow-water versatility and the Southwest Florida lifestyle, the Scarab 255 ID offers responsive handling, rapid acceleration, and a layout built for both cruising and watersports. Buyers searching for a “Scarab 255 ID for sale,” “jet boat for sale Florida,” or “Scarab 255 ID near me” will find exceptional value and like-new condition in this meticulously maintained model.The 25-foot platform delivers a spacious interior with convertible lounge seating, a folding wake tower, aft-facing transom seats, extended swim platform, touchscreen digital helm, premium JL Audio sound system, and integrated storage throughout. Jet propulsion eliminates lower-unit maintenance and allows for exploring sandbars, back bays, and shallow coastal zones from Naples to Cape Coral with confidence. With its modern styling, clean interior, and powerful twin-engine setup, this Scarab 255 ID is ideal for buyers seeking a fast, stylish, family-friendly jet boat in Southwest Florida.Backed by Bonita Boat Center’s trusted sales and service team, this 2023 Scarab 255 ID is fully inspected, salt-water ready, and priced competitively for today’s pre-owned market. For shoppers actively searching “used Scarab 255 ID Florida,” “jet boat Bonita Springs,” or “best boat dealer Southwest Florida,” this listing represents a standout opportunity. Schedule your showing or sea trial today and experience why the Scarab 255 ID remains one of the most popular and exciting jet boats on the water.Options: Twin Rotax 300hp 1630 ACETouchscreen Helm w/ Digital ControlsPremuim JL Audio Sound System w/ BluetoothCruise Control and Docking ModesPorta Potti w/ Pump OutFoldable Wake TowerExtended Swim Platform w/ Reboarding LadderConvertible Lounge Seating w/ Aft-Facing Transom SeatsIntegrated Tow HookLED Accent Lighting</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2023-scarab-255-id68de6bbb3cd70e13a30c64bc</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17660851031406716113694451ef1512b.webp</t>
   </si>
   <si>
     <t>68cc14ac71871900e501a759</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 239SE</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Sea Hunt Ultra 239SE For Sale!Build Slot Available!Options:Yamaha F300XSB2 GARMIN 12" Electronics Package w/VHFUltra Bait Tank Leaning Post w/ Captains ChairsFiberglass T-Top w/ Mister SystemColor to Underside of Fiberglass T-TopTrim Tabs w/ IndicatorsPowder Coating WhiteUnderwater LightsRecirculating Livewell (per Livewell)Trolling Motor Plug &amp; Wiring HarnessSide Entry Ladder w/ Ladder HolderPorta PottiYamaha Salt Water Series Props  </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-239se68cc14ac71871900e501a759</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760562528126039183168f00d60bfc10.png</t>
   </si>
   <si>
     <t>68cac08b5f429b87320f59a4</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $113,731(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: F250XSB2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) Porta Potti GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
+    <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $113,731(Does Not Include Prep &amp; Freight)Options: F250XSB2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) Porta Potti GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-235se68cac08b5f429b87320f59a4</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176609413035595598569447532a27a7.webp</t>
   </si>
   <si>
     <t>68cab752e6337080360edbe5</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,193(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:F300XSB2Tilt Yamaha Electric SteeringAluminum Leaning Post w/Captains ChairsBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsCooler Slide w/SH CoolerTrolling Motor Plug &amp; Wiring HarnessWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Entire Hull Ice Blue*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
+    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,193(Does Not Include Prep &amp; Freight)Options:F300XSB2Tilt Yamaha Electric SteeringAluminum Leaning Post w/Captains ChairsBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsCooler Slide w/SH CoolerTrolling Motor Plug &amp; Wiring HarnessWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Entire Hull Ice Blue*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se68cab752e6337080360edbe5</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17678843921664655983695fc66825e3f.webp</t>
   </si>
   <si>
     <t>68caab14eef716f16307d519</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 305SE</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 305SE For Sale!N.A.P. $278,668(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: Twin Yamaha   F350XSA2'sGARMIN Dual 16" Elect. Pac.w/Auto P. &amp; VHF  **GF 30 Package** w/ Helm MasterColor to Underside of Fiberglass T-TopDeluxe Diamond Interior PackageHull Color (Silver Gray)Recirculating Livewell (per Livewell)Side Entry Ladder w/ Ladder HolderUltra Entertainment Leaning PostWhite Powder CoatingYamaha Helm Master Control w/ Setpoint and Auto PilotYamaha Salt Water Series Props  TwinNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 305 SE is the flagship of the Ultra Series, offering premium offshore performance, exceptional comfort, and best-in-class value. With a N.A.P. of $266,789, this 30’5” center console delivers luxury-level fit and finish with the proven reliability and salt-water readiness that Sea Hunt owners expect in Southwest Florida. Built for serious coastal cruising and family adventure, the Ultra 305 SE is ideal for buyers searching “Sea Hunt Ultra 305 for sale,” “new Sea Hunt 30-foot center console,” or “Sea Hunt dealer Florida.”</t>
+    <t>2026 Sea Hunt Ultra 305SE For Sale!N.A.P. $278,668(Does Not Include Prep &amp; Freight)Options: Twin Yamaha   F350XSA2'sGARMIN Dual 16" Elect. Pac.w/Auto P. &amp; VHF  **GF 30 Package** w/ Helm MasterColor to Underside of Fiberglass T-TopDeluxe Diamond Interior PackageHull Color (Silver Gray)Recirculating Livewell (per Livewell)Side Entry Ladder w/ Ladder HolderUltra Entertainment Leaning PostWhite Powder CoatingYamaha Helm Master Control w/ Setpoint and Auto PilotYamaha Salt Water Series Props  TwinNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 305 SE is the flagship of the Ultra Series, offering premium offshore performance, exceptional comfort, and best-in-class value. With a N.A.P. of $266,789, this 30’5” center console delivers luxury-level fit and finish with the proven reliability and salt-water readiness that Sea Hunt owners expect in Southwest Florida. Built for serious coastal cruising and family adventure, the Ultra 305 SE is ideal for buyers searching “Sea Hunt Ultra 305 for sale,” “new Sea Hunt 30-foot center console,” or “Sea Hunt dealer Florida.”</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-305se68caab14eef716f16307d519</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176902939712693939869713f15e8cf2.webp</t>
   </si>
   <si>
     <t>68b9f61e209fd49280061e54</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 219</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 219 For Sale!N.A.P: $73,349(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: Yamaha F150XDTilt Seastar Hydraulic SteeringAluminum Leaning Post w/BackrestBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingRecirculating Livewell (per Livewell)Porta PottiTrim Tabs w/IndicatorsGARMIN 9" Electronics Package w/VHF*Deluxe Diamond Stitch**Entire Hull Ice Blue*Yamaha Reliance PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 219 is the ideal compact center console boat for serious coastal cruising, day-fishing, and family outings across Southwest Florida. With a length overall of 21′ 4″, an 8′ 3″ beam, fuel capacity of 60 gallons, and a dry weight of only 2,350 lbs, it’s perfectly sized for ease of handling, trailering, storage, and the beaches of Naples, Cape Coral, and Fort Myers.Backed by Bonita Boat Center’s full-service team and local reputation, this Venice-to Marco Island-ready 2026 Ultra 219 offers strength, style, and value. If you are searching for “Sea Hunt dealer Southwest Florida”, “Ultra 219 For Sale”, or “Affordable center console boats”, call today to schedule a walkthrough or sea-trial and get ready for your next boating chapter.</t>
+    <t>2026 Sea Hunt Ultra 219 For Sale!N.A.P: $73,349(Does Not Include Prep &amp; Freight)Options: Yamaha F150XDTilt Seastar Hydraulic SteeringAluminum Leaning Post w/BackrestBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingRecirculating Livewell (per Livewell)Porta PottiTrim Tabs w/IndicatorsGARMIN 9" Electronics Package w/VHF*Deluxe Diamond Stitch**Entire Hull Ice Blue*Yamaha Reliance PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 219 is the ideal compact center console boat for serious coastal cruising, day-fishing, and family outings across Southwest Florida. With a length overall of 21′ 4″, an 8′ 3″ beam, fuel capacity of 60 gallons, and a dry weight of only 2,350 lbs, it’s perfectly sized for ease of handling, trailering, storage, and the beaches of Naples, Cape Coral, and Fort Myers.Backed by Bonita Boat Center’s full-service team and local reputation, this Venice-to Marco Island-ready 2026 Ultra 219 offers strength, style, and value. If you are searching for “Sea Hunt dealer Southwest Florida”, “Ultra 219 For Sale”, or “Affordable center console boats”, call today to schedule a walkthrough or sea-trial and get ready for your next boating chapter.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-21968b9f61e209fd49280061e54</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17660934345857637176944727a8af8d.webp</t>
   </si>
   <si>
-    <t>68b9f410a6f94bd0e10984a7</t>
-[...13 lines deleted...]
-  <si>
     <t>68b9f2505b35463a1b001f8f</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 265SE For Sale!N.A.P $153,794(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: Twin F150XSA2'sTilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/Silver Gray UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Silver Gray Hull*Yamaha Reliance PropsNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 265 SE is a premium 26'5" center console designed for exceptional performance, family comfort, and all-around versatility on the water. With a N.A.P. of $153,601, this model delivers one of the strongest value profiles in the 26–27 ft class, making it a top pick for buyers searching “Sea Hunt Ultra 265 SE for sale,” “new Sea Hunt 26-foot center console Florida,” or “Sea Hunt dealer Southwest Florida.” Built with Sea Hunt’s proven deep-V hull and wide beam, the Ultra 265 SE provides a smooth, dry ride throughout the Gulf waters surrounding Naples, Fort Myers, Marco Island, and Cape Coral.</t>
+    <t>2026 Sea Hunt Ultra 265SE For Sale!**Under Contract**N.A.P $153,794(Does Not Include Prep &amp; Freight)Options: Twin F150XSA2'sTilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/Silver Gray UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Silver Gray Hull*Yamaha Reliance PropsNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 265 SE is a premium 26'5" center console designed for exceptional performance, family comfort, and all-around versatility on the water. With a N.A.P. of $153,601, this model delivers one of the strongest value profiles in the 26–27 ft class, making it a top pick for buyers searching “Sea Hunt Ultra 265 SE for sale,” “new Sea Hunt 26-foot center console Florida,” or “Sea Hunt dealer Southwest Florida.” Built with Sea Hunt’s proven deep-V hull and wide beam, the Ultra 265 SE provides a smooth, dry ride throughout the Gulf waters surrounding Naples, Fort Myers, Marco Island, and Cape Coral.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-265se68b9f2505b35463a1b001f8f</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766095418176160219069447a3a71bd4.webp</t>
   </si>
   <si>
     <t>68b9f0a6857e5902c4039db0</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $98,392(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: Yamaha F200XDTilt Seastar Hydraulic SteeringUltra Mezzanine Fiberglass Leaning Post w/Captains ChairsBow BackrestsHardtop w/Abaco Green UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsSide Entry Ladder w/Ladder HolderTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)Porta PottiGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Abaco Green Hull*Yamaha Reliance PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
+    <t>2026 Sea Hunt Ultra 235SE For Sale!**Under Contract**N.A.P $98,392Options: Yamaha F200XDTilt Seastar Hydraulic SteeringUltra Mezzanine Fiberglass Leaning Post w/Captains ChairsBow BackrestsHardtop w/Abaco Green UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsSide Entry Ladder w/Ladder HolderTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)Porta PottiGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Abaco Green Hull*Yamaha Reliance PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-235se68b9f0a6857e5902c4039db0</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17660940461724067573694474de6e551.webp</t>
   </si>
   <si>
-    <t>68b9ec347084cc494d0c8dc6</t>
-[...10 lines deleted...]
-  <si>
     <t>68a3253692c5b9676a059767</t>
   </si>
   <si>
     <t>2020 Blackfin 272DC</t>
   </si>
   <si>
-    <t>2020 Blackfin 272DC For Sale!Sale Price: $179,900Options: Trim Tabs w/Indicators &amp; Auto RetractTwin Yamaha 300 F300XCAAdd Optimus 360 Joystick Option (250HP - 300HP Only)Colored Boot Stripe - with Matching Upper Hull Accent Color (hullside color and bottom color must match)Ski Tow Pylon, StainlessSwim Platform Inlay (SeaDek) - GreyUnderwater LED LightsAft ShadeBow CoverBow ShadeCockpit CoverCockpit Table w/Seadeck inlay, Pedestal Vertical Side Mount BaseCockpit Drawer Refrigerator, Stainless Steel, 12VPremium Stereo Upgrade Package (Includes 6-7” JL Speakers, 2-Subwoofers, 5/2 Channel Amp &amp; LED Speakers)Electronics Package, Garmin - GPS/Chartplotter-Garmin 7612 (Includes Garmin 300 VHF, Requires Transducer)Transducer, Garmin - B60 600 Watts (Requires Garmin Electronics Package option)Electric Toilet with Holding Tank, Indicator &amp; Pump-Out Deck FittingMacerator with Overboard Discharge (Requires Electric Toilet Option) This versatile dual-console boat is the ultimate vessel for reaching your favorite fishing grounds, cruising the open waves or just gathering with friends for a day on the water. It comes loaded with all the necessary features and amenities for the serious fisherman such as a fiberglass hardtop, gunnel, and transom-mounted rod holders, in-floor fish boxes as well as the latest in navigation and fish-finding technology.</t>
+    <t>2020 Blackfin 272DC For SaleSale Price: $179,900Options: Trim Tabs w/Indicators &amp; Auto RetractTwin Yamaha 300 F300XCAAdd Optimus 360 Joystick Option (250HP - 300HP Only)Colored Boot Stripe - with Matching Upper Hull Accent Color (hullside color and bottom color must match)Ski Tow Pylon, StainlessSwim Platform Inlay (SeaDek) - GreyUnderwater LED LightsAft ShadeBow CoverBow ShadeCockpit CoverCockpit Table w/Seadeck inlay, Pedestal Vertical Side Mount BaseCockpit Drawer Refrigerator, Stainless Steel, 12VPremium Stereo Upgrade Package (Includes 6-7” JL Speakers, 2-Subwoofers, 5/2 Channel Amp &amp; LED Speakers)Electronics Package, Garmin - GPS/Chartplotter-Garmin 7612 (Includes Garmin 300 VHF, Requires Transducer)Transducer, Garmin - B60 600 Watts (Requires Garmin Electronics Package option)Electric Toilet with Holding Tank, Indicator &amp; Pump-Out Deck FittingMacerator with Overboard Discharge (Requires Electric Toilet Option) This versatile dual-console boat is the ultimate vessel for reaching your favorite fishing grounds, cruising the open waves or just gathering with friends for a day on the water. It comes loaded with all the necessary features and amenities for the serious fisherman such as a fiberglass hardtop, gunnel, and transom-mounted rod holders, in-floor fish boxes as well as the latest in navigation and fish-finding technology.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2020-blackfin-272dc68a3253692c5b9676a059767</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766085494409437107694453766b2c2.webp</t>
   </si>
   <si>
     <t>6893a34810d71e73dd07a4a7</t>
   </si>
   <si>
     <t>2026 Sea Hunt BX 25 FS</t>
   </si>
   <si>
-    <t>2026 Sea Hunt BX25FS For Sale!N.A.P. $122,388(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:F350XSA2Tilt Yamaha Electric SteeringSeastar 6" Hydraulic Jack PlateBait Tank Leaning Post w/Captains ChairsBow BackrestsHardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHFYamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt BX 25 FS is a high-performance bay/near-shore center console built to deliver both versatility and value. Measuring approximately 25′3″ in length with an 8′6″ beam, this model supports up to 350 HP and offers a fuel capacity around 68 gallons. Buyers searching for “Sea Hunt BX 25 FS for sale Florida,” “New bay boat for sale,” or “Sea Hunt dealer Bonita Springs” will find this listing aligns perfectly with their mission.</t>
+    <t>2026 Sea Hunt BX25FS For Sale!N.A.P. $122,388(Does Not Include Prep &amp; Freight)Options:F350XSA2Tilt Yamaha Electric SteeringSeastar 6" Hydraulic Jack PlateBait Tank Leaning Post w/Captains ChairsBow BackrestsHardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHFYamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt BX 25 FS is a high-performance bay/near-shore center console built to deliver both versatility and value. Measuring approximately 25′3″ in length with an 8′6″ beam, this model supports up to 350 HP and offers a fuel capacity around 68 gallons. Buyers searching for “Sea Hunt BX 25 FS for sale Florida,” “New bay boat for sale,” or “Sea Hunt dealer Bonita Springs” will find this listing aligns perfectly with their mission.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-bx-25-fs6893a34810d71e73dd07a4a7</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17660929501543078769447096d4d14.webp</t>
   </si>
   <si>
     <t>6877a87328607b1f3e0ff855</t>
   </si>
   <si>
-    <t>2026 Sea Hunt BX25FS For Sale!N.A.P. $119,762(Does Not Include Prep &amp; Freight)(PRICING DOES NOT INCLUDE ADDED POWER POLES OR TROLLING MOTOR)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Yamaha F300XSB2Garmin Kraken Trolling MotorDual Power Pole BladesGARMIN 12" Electronics Package w/VHFBait Tank Leaning Post w/Captains Chairs Color to Underside of Fiberglass T-TopHull Color Silver GrayRecirculating Livewell (per Livewell)SeaStar 6' Hydraulic Jack PlateWhite Powder CoatingYamaha Salt Water Series Props  SingleNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt BX 25 FS is a high-performance bay/near-shore center console built to deliver both versatility and value. Measuring approximately 25′3″ in length with an 8′6″ beam, this model supports up to 350 HP and offers a fuel capacity around 68 gallons. Buyers searching for “Sea Hunt BX 25 FS for sale Florida,” “New bay boat for sale,” or “Sea Hunt dealer Bonita Springs” will find this listing aligns perfectly with their mission.</t>
+    <t>2026 Sea Hunt BX25FS For Sale!N.A.P. $119,762**Ask about our Hook-N-Go Special!**(Does Not Include Prep &amp; Freight)(PRICING DOES NOT INCLUDE ADDED POWER POLES OR TROLLING MOTOR)Options:Yamaha F300XSB2Garmin Kraken Trolling MotorDual Power Pole BladesGARMIN 12" Electronics Package w/VHFBait Tank Leaning Post w/Captains Chairs Color to Underside of Fiberglass T-TopHull Color Silver GrayRecirculating Livewell (per Livewell)SeaStar 6' Hydraulic Jack PlateWhite Powder CoatingYamaha Salt Water Series Props  SingleNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt BX 25 FS is a high-performance bay/near-shore center console built to deliver both versatility and value. Measuring approximately 25′3″ in length with an 8′6″ beam, this model supports up to 350 HP and offers a fuel capacity around 68 gallons. Buyers searching for “Sea Hunt BX 25 FS for sale Florida,” “New bay boat for sale,” or “Sea Hunt dealer Bonita Springs” will find this listing aligns perfectly with their mission.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-bx-25-fs6877a87328607b1f3e0ff855</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17660930606287684856944710435d46.webp</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774642667132078198169c6e5eba24ed.png</t>
   </si>
   <si>
     <t>687676f21818e61dba035f3d</t>
   </si>
   <si>
     <t>2026 Regulator 30XO</t>
   </si>
   <si>
-    <t>2026 Regulator 30XO For Sale!MSRP: $446,630(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: Twin White Yamaha F350 4-Stroke Engines with DES Tilt Helm, DEC, and Electronic Key Switch with Wireless Key FobHydraulic Jackplate with Helm Mounted Pro-Trim Control36-Amp Battery Charger with 25' CordTrolling Motor READYYamaha EX Autopilot with Waypoint DecelerationFeatured Hull Color – Entire HullAbaco Sky (Blue Tone White) (1a Color Choice)NO STRIPING (Bootstriping option)Standard White Upholstery30XO Tackle &amp; Entertainment Center with Corian® Countertop, Removable Cutting Board, Tackle Storage, Waste Basket, Freshwater Wash Down, and (10) Rocket LaunchersDiamond Quilted UpholsteryTeak AccentsCenter Forward LED Light Bar on T-TopFactory-Installed Garmin® 30XO Premium Fish Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, Garmin® GT12M-THF CHIRP Transducer, Black Flushmount Electronics Face and Remote MicMulti-Colored Underwater LED Lights (2)Second 29 gal. Aft Livewell (Converted from Standard Aft Storage)Under Gunwale Rod Storage BoxesEdson™ Wheel with Power Knob (Console)Forward Sun Shade – Deep GrayThis new 2026 Regulator 30XO is built on a 30′-7″ LOA hull, 10′-2″ beam and a massive 222-gallon fuel capacity — combining big-boat capability in a center-console format. Available now at Bonita Boat Center in Bonita Springs, Naples, Cape Coral, Fort Myers and Marco Island — this 30XO is salt-water ready, factory supported, and positioned for immediate delivery. Target buyers searching “Regulator dealer near me,” “Regulator center console,” or “best boat dealer Southwest Florida”</t>
+    <t>2026 Regulator 30XO For Sale!MSRP: $446,630(Does Not Include Prep &amp; Freight)Options: Twin White Yamaha F350 4-Stroke Engines with DES Tilt Helm, DEC, and Electronic Key Switch with Wireless Key FobHydraulic Jackplate with Helm Mounted Pro-Trim Control36-Amp Battery Charger with 25' CordTrolling Motor READYYamaha EX Autopilot with Waypoint DecelerationFeatured Hull Color – Entire HullAbaco Sky (Blue Tone White) (1a Color Choice)NO STRIPING (Bootstriping option)Standard White Upholstery30XO Tackle &amp; Entertainment Center with Corian® Countertop, Removable Cutting Board, Tackle Storage, Waste Basket, Freshwater Wash Down, and (10) Rocket LaunchersDiamond Quilted UpholsteryTeak AccentsCenter Forward LED Light Bar on T-TopFactory-Installed Garmin® 30XO Premium Fish Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, Garmin® GT12M-THF CHIRP Transducer, Black Flushmount Electronics Face and Remote MicMulti-Colored Underwater LED Lights (2)Second 29 gal. Aft Livewell (Converted from Standard Aft Storage)Under Gunwale Rod Storage BoxesEdson™ Wheel with Power Knob (Console)Forward Sun Shade – Deep GrayThis new 2026 Regulator 30XO is built on a 30′-7″ LOA hull, 10′-2″ beam and a massive 222-gallon fuel capacity — combining big-boat capability in a center-console format. Available now at Bonita Boat Center in Bonita Springs, Naples, Cape Coral, Fort Myers and Marco Island — this 30XO is salt-water ready, factory supported, and positioned for immediate delivery. Target buyers searching “Regulator dealer near me,” “Regulator center console,” or “best boat dealer Southwest Florida”</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-regulator-30xo687676f21818e61dba035f3d</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17661565311432988303694568f372665.webp</t>
   </si>
   <si>
     <t>687672febe367f384f0612c1</t>
   </si>
   <si>
     <t>2026 Regulator 35</t>
   </si>
   <si>
     <t>2026 Regulator 35 For Sale!MSRP: $873,0305-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Power (Included)Triple White Yamaha Offshore F350 4-Stroke EnginesHelm Master™ EX Joystick with Multimode Set Point™EX Autopilot with Waypoint DecelerationDigital Electric Steering (DES) Tilt HelmDigital Electronic Control (DEC)Electronic Key Switch with Wireless FobPower &amp; SystemsArid Bilge Systems Series 2 (12V, 2-Zone)Dometic DG3 Gyro Stabilization System110V 8k BTU HVAC System with Reverse Cycle Heat Hull &amp; ExteriorHull Color: Storm Gray (Sides Only)Bracket with White GelcoatBootstripe: White / Charcoal / WhiteT-Top Underside Color Matched to HullSeating &amp; UpholsteryDove Gray UpholsteryDiamond Quilted UpholsteryFiberglass Sun Bed with Magnetic Filler CushionFlush-Folding Center Forward Seat with Magnetic CushionElectronics &amp; Lighting(2) Inductive Phone Chargers at Bow(2) Inductive Phone Chargers (Helm + Console)Additional Garmin 12" GPSMAP 1243 XSV at T-TopElectric Anchor Light and Antenna MountsFusion Entertainment Upgrade PackageGarmin Fantom 54 Open-Array RadarGarmin GT36 UHD SideVu/ClearVu TransducerGarmin GXM 54 SiriusXM Weather ReceiverMulti-Colored Underwater LED LightsFishing Upgrades(2) Electric Reel Hookups(4) Conventional Transom Rod Holders(6) Additional Midship Rod Holders(6) Aft Gunwale Cup Holder Rod HoldersClear Acrylic Livewell WindowUnder-Gunwale Gaff HolderRefrigerated Port Aft In-Deck FishboxUnder-Gunwale Rod &amp; Brush Storage</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-regulator-35687672febe367f384f0612c1</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176062267719702057368f0f8552b6db.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775240914157400741469d006d233cc2.png</t>
   </si>
   <si>
     <t>68629386b7881559f2089956</t>
   </si>
   <si>
     <t>2026 Sea Hunt Gamefish 28 CB</t>
   </si>
   <si>
     <t>2026 Sea Hunt Gamefish 28 Coffin BoxBuild Slot Available!Starting: $231,592Standard Options:Twin Yamaha F300 XSB2Yamaha Saltwater Series PropMezzanine Fiberglass Leaning Post w/ Captains ChairsYamaha Electric SteeringYamaha tilt helmDual 16" Garmin GPSMAP 8616xsv Package w/ VHFYamaha CL5 Touchscreen DisplayYamaha Auto PilotUpgraded JL Audio Waterproof Stereo w/BluetoothWireless Phone ChargerDual Battery SwitchUnderwater LED LightsWhite InteriorBow BolstersCockpit BolstersFiberglass T-Top w/ Mister SystemPowder Coat PackageSide Entry DoorBennett Trim Tabs w/ IndicatorsChina ToiletWindlass AnchorRear Bench SeatOptionalBattle Station Leaning Post w/ Captains ChairsELECTRONICSYamaha Helm Master w/ Setpoint &amp; AutopilotTOPST-Top Underside ColorKingfish Rod HoldersINTERIORTan InteriorGray InteriorDeluxe Diamond StitchCUSHIONS &amp; CANVASCockpit Storage DrapeDash CoverLeaning Post CoverShrink WrapCoffin Box CoverOTHERGemlux Deluxe Outrigger Kit &amp; ShadeSide Entry Ladder &amp; HolderRecirculating Livewell</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-28-cb68629386b7881559f2089956</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056242175956836968f00cf56ca9f.png</t>
   </si>
   <si>
     <t>68628be8d0529fc5f50e05d4</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $97,954(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: Yamaha F200XD10' Powerpole BladeTilt Seastar Hydraulic SteeringUltra Entertainment Leaning PostBow BackrestsHardtopPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)Side Entry Ladder w/ Ladder HolderTrolling Motor Plug &amp; Wiring HarnessPorta PottiGARMIN 12" Electronics Package w/ VHFYamaha Reliance PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
+    <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $97,954(Does Not Include Prep &amp; Freight)Options: Yamaha F200XD10' Powerpole BladeTilt Seastar Hydraulic SteeringUltra Entertainment Leaning PostBow BackrestsHardtopPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)Side Entry Ladder w/ Ladder HolderTrolling Motor Plug &amp; Wiring HarnessPorta PottiGARMIN 12" Electronics Package w/ VHFYamaha Reliance PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-235se68628be8d0529fc5f50e05d4</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1768943769549613241696ff0997ee66.png</t>
   </si>
   <si>
     <t>6851b7027e682a750f0d63e4</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 265SE For Sale!Build Slot Available!Our Ultra Series was created for families desiring the “Ultra” experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating and oversized bow area, it’s easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod holders and livewells instantly turn the Ultra into the most comfortable fishing boat on the water!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-265se6851b7027e682a750f0d63e4</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056194597583572968f00b199c280.png</t>
   </si>
   <si>
-    <t>683620d0bb4a30b0310238ae</t>
-[...10 lines deleted...]
-  <si>
     <t>67eecb1eddad0c4e180e5e94</t>
   </si>
   <si>
     <t>2025 Regulator 30XO</t>
   </si>
   <si>
-    <t>2025 Regulator 30XO For Sale!MSRP: $484,185(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Yamaha V6   F350s w/DES Tilt Helm and DEC - Plus Helm Master® EX Joystick w/Multimode Set PointT and EX Autopilot w/ Waypoint DecelerationHydraulic Jackplate w/ Helm Mounted Pro-Trim Control 36 Amp Battery Charger with 25' CordSeakeeper RideT Auto Trim Tab SystemTrolling Motor READYFeatured Hull Color - Sides OnlyBootstriping - White/Charcoal/WhiteT-Top Underside to Match Hull SidesDove Gray Upholstery30XO Tackle &amp; Entertainment Center w/ Corain® Countertop, Removable Cutting Board, Tackle Storage, Waste Basket, and Freshwater Wash Down, with (10) Rocket Launchers built into AftDiamond Quilted UpholsteryTeak Accents2 Inductive Cell Phone Chargers: (1) at Helm; (1) InsideEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer,AMPS and Intergated WifiFactory-Installed Garmin® 30XO Premium Fish Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, and Airmar® B150 CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicMulti-Colored Underwater LED Lights (2)(10) Additional Forward Gunwale Cup Holder Rod HoldersDual 10' Power Pole BladesUnder Gunwale Locking Rod Storage BoxesEdsonT Wheel with Power Knob (Console)Gray Helm Pad w/ Black Regulator LogoPhender ProT with (4) Quick-Release Fender CleatsForward Sun ShadeHelm and Seating Canvas Covers (30XO WITHOUT Half Tower)Now available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 30XO is the pinnacle of performance center-consoles, with a 30′7″ LOA, 10′2″ beam, 222-gallon fuel capacity and twin Yamaha F350 engines configured with HELM MASTER® EX joystick and hydraulic jackplate, making it perfect for buyers seeking “Regulator 30XO for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida”; this model combines tournament-grade fishability with luxury features like a tackle &amp; entertainment center with Corian® countertop, dual 16″ Garmin GPSMAP 8616XSV displays, multi-colored underwater LED lights, dual Power-Pole® blades, and premium teak + dove grey upholstery—all backed by Bonita Boat Center’s decades of experience in SWFL boat sales and service.</t>
+    <t>2025 Regulator 30XO For Sale!MSRP: $484,185(Does Not Include Prep &amp; Freight)Options:Yamaha V6   F350s w/DES Tilt Helm and DEC - Plus Helm Master® EX Joystick w/Multimode Set PointT and EX Autopilot w/ Waypoint DecelerationHydraulic Jackplate w/ Helm Mounted Pro-Trim Control 36 Amp Battery Charger with 25' CordSeakeeper RideT Auto Trim Tab SystemTrolling Motor READYFeatured Hull Color - Sides OnlyBootstriping - White/Charcoal/WhiteT-Top Underside to Match Hull SidesDove Gray Upholstery30XO Tackle &amp; Entertainment Center w/ Corain® Countertop, Removable Cutting Board, Tackle Storage, Waste Basket, and Freshwater Wash Down, with (10) Rocket Launchers built into AftDiamond Quilted UpholsteryTeak Accents2 Inductive Cell Phone Chargers: (1) at Helm; (1) InsideEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer,AMPS and Intergated WifiFactory-Installed Garmin® 30XO Premium Fish Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, and Airmar® B150 CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicMulti-Colored Underwater LED Lights (2)(10) Additional Forward Gunwale Cup Holder Rod HoldersDual 10' Power Pole BladesUnder Gunwale Locking Rod Storage BoxesEdsonT Wheel with Power Knob (Console)Gray Helm Pad w/ Black Regulator LogoPhender ProT with (4) Quick-Release Fender CleatsForward Sun ShadeHelm and Seating Canvas Covers (30XO WITHOUT Half Tower)Now available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 30XO is the pinnacle of performance center-consoles, with a 30′7″ LOA, 10′2″ beam, 222-gallon fuel capacity and twin Yamaha F350 engines configured with HELM MASTER® EX joystick and hydraulic jackplate, making it perfect for buyers seeking “Regulator 30XO for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida”; this model combines tournament-grade fishability with luxury features like a tackle &amp; entertainment center with Corian® countertop, dual 16″ Garmin GPSMAP 8616XSV displays, multi-colored underwater LED lights, dual Power-Pole® blades, and premium teak + dove grey upholstery—all backed by Bonita Boat Center’s decades of experience in SWFL boat sales and service.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-regulator-30xo67eecb1eddad0c4e180e5e94</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766157483173558690969456cab7e187.webp</t>
   </si>
   <si>
     <t>67cf2563759829ca6008e70d</t>
   </si>
   <si>
     <t>Build Slot Available!2026 Sea Hunt Ultra 245SEYamaha F300XSB2Ultra Entertainment Leaning PostColor to Underside of Fiberglass T-TopSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)Garmin 12" Electronics Package w/ VHFHull ColorYamaha Saltwater Series Prop</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se67cf2563759829ca6008e70d</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561833209770356568f00aa968fa5.png</t>
   </si>
   <si>
     <t>67ab58311c4f2d7d860ee397</t>
   </si>
   <si>
     <t>2024 Monterey 305SS</t>
   </si>
   <si>
     <t xml:space="preserve">2024 Monterey 305SS For Sale!Price: $215,000Certified Pre-Owned InventoryNow available at Bonita Boat Center in Bonita Springs, FL — this 2024 Monterey 305SS is a luxury bowrider built for performance, style, and comfort. With a sleek 31′11″ overall length, 9′0″ beam and 100-gallon fuel tank, this model delivers the space and capability you’re looking for when shopping for a high-end sport boat in Southwest Florida.Backed by Bonita Boat Center’s unmatched reputation in sales and service, this 2024 Monterey 305SS is clean, ready to enjoy and backed by factory-certified support. For active buyers searching “luxury sport boat Bonita Springs”, “Monterey 305SS near me”, or “used 2024 Monterey bowrider Southwest Florida”, this listing is a prime opportunity. Contact us today to schedule your walkthrough or sea trial and see why the Monterey 305SS continues to define premium sport boating in Florida.Options: Twin Mercury 250XXL Verado DTS BLACK – 20 HoursAdd Mercury JPO TwinPhender Pro Holders (4)Anchor Windlass W/Stainless Steel Anchor, Rope &amp; ChainElectric Wakeboard Tower White or Black (Includes Wakeboard Bimini)Under Water LED LightsBow &amp; Cockpit CoverCockpit TableCockpit Drawer Refrigerator - DC (WetBar Option Required)GPS Chartplotter(Simrad GO7 XSE)Sirius Satellite Pkg (Includes Antenna &amp; Receiver)Stern Mounted Stereo RemotePremium Stereo Upg Pkg (Includes Subwoofer W/Led Lights &amp; 4 Ch. Amplifier)Wet Bar w/Solid Surface Insert, Sink, Faucet, &amp; Trash ReceptaclesBow Filler CushionsElectric Head System W/Holding TankMacerator W/Overboard </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2024-monterey-305ss67ab58311c4f2d7d860ee397</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766085993105232637769445569e8f7e.webp</t>
   </si>
   <si>
     <t>67911bc18c4a812da100ef5f</t>
   </si>
   <si>
     <t>2025 Regulator 26 XO</t>
   </si>
   <si>
-    <t>2025 Regulator 26XO For Sale!MSRP: $284,705(Does Not Include Prep &amp; Freight)7-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options: Single White Yamaha XTO Offshore® 450 4-Stroke Engine with DES Tilt Helm, DEC, and EX Autopilot with Waypoint DecelerationHydraulic Extreme Jackplate20-Amp Battery Charger with 25' CordFeatured Hull Color – Sides OnlyBootstriping: White/Charcoal/WhiteT-Top Rocket LauncherT-Top Underside to Match Hull SidesStandard White UpholsteryDiamond Quilted UpholsteryInductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer, Amps, and Integrated Wi-FiFactory-Installed Garmin® 26XO Premium Fish Package: Includes Dual 12" GPSMAP® 8612 XSV Touchscreen Displays, Garmin® GT 12M-THF CHIRP Transducer, VHF 215 Radio with 8' Antenna2 Conventional Transom Rod Holders6 Additional Forward Gunwale Cup Holder Rod HoldersDual 10' Power Pole BladesEdson™ Wheel with Power KnobHead with Holding Tank and Electric Tank PumpoutPhender Pro™ with (4) Quick-Release Fender CleatsForward Sun Shade - Deep GrayHelm, Console and Seating Canvas Covers - Deep GrayNow available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 26 XO is the ultimate crossover center console built for both performance-minded anglers and family fun seekers. Offering a 26′9″ length, 9′3″ beam, 107-gallon fuel capacity and the option of up to 450 hp Yamaha power, making it ideal for buyers searching “Regulator 26 XO for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida”; with premium upgrades such as integrated casting platforms, flush-folding rear cockpit seats, stand-up head compartment, forward sun-shade option and watersports tow bar, this 26 XO blends tournament-grade fishability with comfort and versatility for cruising from Naples to the 10,000 Islands.</t>
+    <t>2025 Regulator 26XO For Sale!MSRP: $284,705(Does Not Include Prep &amp; Freight)Options: Single White Yamaha XTO Offshore® 450 4-Stroke Engine with DES Tilt Helm, DEC, and EX Autopilot with Waypoint DecelerationHydraulic Extreme Jackplate20-Amp Battery Charger with 25' CordFeatured Hull Color – Sides OnlyBootstriping: White/Charcoal/WhiteT-Top Rocket LauncherT-Top Underside to Match Hull SidesStandard White UpholsteryDiamond Quilted UpholsteryInductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer, Amps, and Integrated Wi-FiFactory-Installed Garmin® 26XO Premium Fish Package: Includes Dual 12" GPSMAP® 8612 XSV Touchscreen Displays, Garmin® GT 12M-THF CHIRP Transducer, VHF 215 Radio with 8' Antenna2 Conventional Transom Rod Holders6 Additional Forward Gunwale Cup Holder Rod HoldersDual 10' Power Pole BladesEdson™ Wheel with Power KnobHead with Holding Tank and Electric Tank PumpoutPhender Pro™ with (4) Quick-Release Fender CleatsForward Sun Shade - Deep GrayHelm, Console and Seating Canvas Covers - Deep GrayNow available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 26 XO is the ultimate crossover center console built for both performance-minded anglers and family fun seekers. Offering a 26′9″ length, 9′3″ beam, 107-gallon fuel capacity and the option of up to 450 hp Yamaha power, making it ideal for buyers searching “Regulator 26 XO for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida”; with premium upgrades such as integrated casting platforms, flush-folding rear cockpit seats, stand-up head compartment, forward sun-shade option and watersports tow bar, this 26 XO blends tournament-grade fishability with comfort and versatility for cruising from Naples to the 10,000 Islands.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-regulator-26-xo67911bc18c4a812da100ef5f</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17661549431403555441694562bf9ff8e.webp</t>
   </si>
   <si>
     <t>6772b81b1a7ceea36c0ebc38</t>
   </si>
   <si>
     <t>2026 Regulator 25</t>
   </si>
   <si>
-    <t>2026 Regulator 25 For Sale!MSRP: $301,700(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Twin Yamaha F250 4-Stroke Engines with DES Tilt Helm and DEC20-Amp  Batterv Charger with 25' CordT-Top Rocket LauncherAll White Entire HullStandard White Upholstery2X Deluxe Tackle CenterFactory-Installed Garmin® Premium Fish PackageBucket Holder with /2) BucketsCockpit Freshwater Engine FlushPhender ProT with /4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote SwitchRemovable Forward Seat Backrests (2)Multi-Colored Underwater LED LightsTrolling  Motor ReadySpecificationsLOA : 25' 2"LOA W/ BRACKET &amp; ENGINES : 30' 0"BEAM : 8' 10"FUEL CAPACITY : 160 GALDRAFT : 22” ENGINES UPDRAFT : 34.5” ENGINES DOWNTOTAL FISHBOX &amp; STORAGE CAPACITY : 1058 QTSOPTIONAL HEAD W/ HOLDING TANK : 9 GALFRESHWATER TANK : 20 GALTOTAL LIVEWELL CAPACITY: 46 GALNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Regulator 25 sets the benchmark for compact offshore center-console boats, delivering big-boat ride quality in a 30 foot LOA, ideal for both serious fishing runs and family day cruises in Southwest Florida. Featuring Regulator’s legendary deep-V hull design, premium fit-and-finish and a wide 8′10″ beam, this 25 offers unmatched confidence in the Gulf waters from Naples to Marco Island and beyond. For buyers searching “Regulator 25 for sale,” “new Regulator center console Florida,” or “Regulator dealer Bonita Springs,” this new-model listing combines performance, prestige and resale-ready value.</t>
+    <t>2026 Regulator 25 For Sale!MSRP: $301,700(Does Not Include Prep &amp; Freight)Options:Twin Yamaha F250 4-Stroke Engines with DES Tilt Helm and DEC20-Amp  Batterv Charger with 25' CordT-Top Rocket LauncherAll White Entire HullStandard White Upholstery2X Deluxe Tackle CenterFactory-Installed Garmin® Premium Fish PackageBucket Holder with /2) BucketsCockpit Freshwater Engine FlushPhender ProT with /4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote SwitchRemovable Forward Seat Backrests (2)Multi-Colored Underwater LED LightsTrolling  Motor ReadySpecificationsLOA : 25' 2"LOA W/ BRACKET &amp; ENGINES : 30' 0"BEAM : 8' 10"FUEL CAPACITY : 160 GALDRAFT : 22” ENGINES UPDRAFT : 34.5” ENGINES DOWNTOTAL FISHBOX &amp; STORAGE CAPACITY : 1058 QTSOPTIONAL HEAD W/ HOLDING TANK : 9 GALFRESHWATER TANK : 20 GALTOTAL LIVEWELL CAPACITY: 46 GALNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Regulator 25 sets the benchmark for compact offshore center-console boats, delivering big-boat ride quality in a 30 foot LOA, ideal for both serious fishing runs and family day cruises in Southwest Florida. Featuring Regulator’s legendary deep-V hull design, premium fit-and-finish and a wide 8′10″ beam, this 25 offers unmatched confidence in the Gulf waters from Naples to Marco Island and beyond. For buyers searching “Regulator 25 for sale,” “new Regulator center console Florida,” or “Regulator dealer Bonita Springs,” this new-model listing combines performance, prestige and resale-ready value.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-regulator-256772b81b1a7ceea36c0ebc38</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176615420027719420169455fd85773e.webp</t>
   </si>
   <si>
     <t>6772b48e748801522f01b341</t>
   </si>
   <si>
     <t>2025 Regulator 31</t>
   </si>
   <si>
-    <t>2025 Regulator 31 For Sale!MSRP: $597,165(Does Not Include Prep &amp; Freight)7-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Twin White Yamaha XTO Offshore® 450 4-Stroke Engines withDES Tilt Helm and DEC - Plus Helm Master® EX Joystick w/Multimode Set PointT and EX Autopilot with WaypointDeceleration36-Amp Battery Charger with 25' CordSeakeeper® 2 Gyro Stabilization System READY (For Future Installation) BootStriping Navy/Charcoal/Navy T-Top Rocket Launcher T-Top Storage Compartment Dove Gray Upholstery Teak Accents   (2) Inductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (10) Premium Backlit Speakers, Subwoofer, Amps, External Antenna, and Integrated Wi-Fi Factory-Installed Garmin® GMR™ Fantom 54 Open-Array Radar Factory-Installed Garmin® Offshore Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio w/ Dual 8' Antennas, GMR™ 424 xHD 4kW Open-Array Radar, Airmar® B275LHW w/ Wide Beam 1kW CHIRP Transducer, Yamaha EX Autopilot, and Black Flushmount Elec. &amp; Mic Multi-Colored Underwater LED Lights (2) (2) Conventional Transom Rod Holders (2) Electric Reel Hook-Ups (8) Additional Forward Gunwale Cup Holder Rod Holders Clear Lid w/ Etched Regulator Logo -- Starboard Side (Livewell Standard) Quick-Release Under Gunwale Gaff Holder Refrigerated Transom Fishbox Bucket Holder with (2) Buckets Cockpit Freshwater Engine Flush Hose Coil Racks (2) for Raw Water and Freshwater Wash Downs Phender Pro™ with (4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote Switch, Chain and Anchor Automated Rear Shade - Navy Blue Forward Sun Shade - Navy Helm, Console and Seating Canvas Covers - Navy Engine Canvas Covers – NavyNow available at Bonita Boat Center in Bonita Springs, FL — the new 2025 Regulator 31 redefines offshore performance in the center console class. Featuring a 31’ hull (36’5″ LOA w/ engines), 10’4″ beam, and 300-gallon fuel capacity, equipped with twin Yamaha XTO 450’s, advanced Garmin electronics including dual 16″ GPSMAP 8616 XSV displays and AIS VHF, and a full premium entertainment upgrade package; built for buyers searching “Regulator 31 for sale Florida,” “New Regulator center console For Sale,” or “offshore fishing boat Southwest Florida,” this high-performance model blends tournament-grade fishability with family-friendly comfort and resale strength backed by Bonita Boat Center’s decades of marine sales and service excellence.</t>
+    <t>2025 Regulator 31 For Sale!MSRP: $597,165(Does Not Include Prep &amp; Freight)Options:Twin White Yamaha XTO Offshore® 450 4-Stroke Engines withDES Tilt Helm and DEC - Plus Helm Master® EX Joystick w/Multimode Set PointT and EX Autopilot with WaypointDeceleration36-Amp Battery Charger with 25' CordSeakeeper® 2 Gyro Stabilization System READY (For Future Installation) BootStriping Navy/Charcoal/Navy T-Top Rocket Launcher T-Top Storage Compartment Dove Gray Upholstery Teak Accents   (2) Inductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (10) Premium Backlit Speakers, Subwoofer, Amps, External Antenna, and Integrated Wi-Fi Factory-Installed Garmin® GMR™ Fantom 54 Open-Array Radar Factory-Installed Garmin® Offshore Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio w/ Dual 8' Antennas, GMR™ 424 xHD 4kW Open-Array Radar, Airmar® B275LHW w/ Wide Beam 1kW CHIRP Transducer, Yamaha EX Autopilot, and Black Flushmount Elec. &amp; Mic Multi-Colored Underwater LED Lights (2) (2) Conventional Transom Rod Holders (2) Electric Reel Hook-Ups (8) Additional Forward Gunwale Cup Holder Rod Holders Clear Lid w/ Etched Regulator Logo -- Starboard Side (Livewell Standard) Quick-Release Under Gunwale Gaff Holder Refrigerated Transom Fishbox Bucket Holder with (2) Buckets Cockpit Freshwater Engine Flush Hose Coil Racks (2) for Raw Water and Freshwater Wash Downs Phender Pro™ with (4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote Switch, Chain and Anchor Automated Rear Shade - Navy Blue Forward Sun Shade - Navy Helm, Console and Seating Canvas Covers - Navy Engine Canvas Covers – NavyNow available at Bonita Boat Center in Bonita Springs, FL — the new 2025 Regulator 31 redefines offshore performance in the center console class. Featuring a 31’ hull (36’5″ LOA w/ engines), 10’4″ beam, and 300-gallon fuel capacity, equipped with twin Yamaha XTO 450’s, advanced Garmin electronics including dual 16″ GPSMAP 8616 XSV displays and AIS VHF, and a full premium entertainment upgrade package; built for buyers searching “Regulator 31 for sale Florida,” “New Regulator center console For Sale,” or “offshore fishing boat Southwest Florida,” this high-performance model blends tournament-grade fishability with family-friendly comfort and resale strength backed by Bonita Boat Center’s decades of marine sales and service excellence.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-regulator-316772b48e748801522f01b341</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17661580337304465169456ed16e2d4.webp</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177386463019169674769bb06b63fca1.png</t>
   </si>
   <si>
     <t>6772aa406dd7609e8506ca60</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 229 For Sale!Build Slot Available!Options:Yamaha F200XC Bait Tank Leaning Post w /flip up bolsters (exchange)Fiberglass T-Top w/ Mister System Powder Coating (T-Top and Seat) Trim Tabs w/ Indicators Underwater Lights Recirculating Livewell (per Livewell)Trolling Motor Plug &amp; Wiring HarnessPorta PottiGARMIN 12" Electronics Package w/VHFYamaha Reliance/GYT Series PropsYou buy a Sea Hunt Boat because of the standard features! he name says it all! Our Ultra Series was created for families desiring the "Ultra" experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating, and oversized bow area (complete with bow backrests and cup holders), it's easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod Holders and Livewells instantly turn the Ultra into the most comfortable fishing boat on the water! Added standard features include: wrap around bolsters, bow cushions, color screen waterproof stereo, Yamaha Digital Command Link Gauges; and more! Can you really have comfort, fun and fishing in one boat? With the Ultra Series, you can!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-2296772aa406dd7609e8506ca60</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561581179687363068f009ade8d14.png</t>
   </si>
   <si>
     <t>676038c8085ed3bc4e008f6f</t>
   </si>
   <si>
     <t>2026 Jeanneau NC Weekender 1295 Coupe</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-weekender-1295-coupe676038c8085ed3bc4e008f6f</t>
   </si>
@@ -1246,141 +1246,114 @@
   <si>
     <t>2026 Leader 10.5 CC For Sale!*BUILD SLOT AVAILABLE*Experience unparalleled luxury and performance with the 2026 Jeanneau Leader 10.5 CC! This exceptional vessel is fully loaded with every option you could dream of, designed to elevate your boating adventures to new heights. And now, you can take advantage of our Demo Dealer Price Special – a fantastic opportunity to own this amazing boat at an unbeatable price, complete with full warranties!Key Features:Spacious Cockpit: Enjoy ample space for entertaining with a well-designed cockpit that includes a comfortable seating area, perfect for socializing or relaxing.Luxurious Cabin: Step inside the elegantly appointed cabin, featuring a convertible dinette, full galley, and a separate head compartment, ensuring comfort and convenience on every voyage.High-Performance Hull: Powered by twin engines, the 10.5 CC boasts superior handling , making it ideal for leisurely cruises Advanced Navigation: Equipped with state-of-the-art navigation systems, including a GPS plotter, fish finder, and autopilot, you’ll navigate with confidence and precision.Entertainment Systems: Enjoy the best in onboard entertainment with a premium sound system, flat-screen TV, and Bluetooth connectivity, keeping everyone entertained on the water.Fishing Ready: Fully outfitted for the avid angler, this boat includes rod holders, a livewell, and ample storage for all your fishing gear.Safety and Comfort: With features like a hardtop for shade, a swim platform for easy water access, and advanced safety systems, your comfort and security are top priorities.Don't miss your chance to own this extraordinary 2024 Jeanneau Leader 10.5 CC at our special demo dealer price. This offer includes full warranties, ensuring you have peace of mind and complete confidence in your purchase.Contact us today to schedule a viewing and see for yourself why this boat is a true standout!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-leader-105-cc675c6c1bef10365a88092298</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561125193958622968f007e568960.png</t>
   </si>
   <si>
     <t>672276476a05bfbed60ee4d0</t>
   </si>
   <si>
     <t>2025 Monterey M65</t>
   </si>
   <si>
     <t xml:space="preserve">2025 Monterey M65 OB For Sale!*UNDER CONTRACT*N.A.P. $182,146Our Price: $130,000Options:Mercury 350XL V10 Verado DTSAdd Merc Cold Fusion White Engine Option Forward Shower w/Pressurized WaterPhender Pro Holders (4)Portlight Stainless Steel for Head Ventilation W/ ScreenSeadek Swim Platform InlayUnder Water LED LightsWakeboard TowerBow &amp; Cockpit CoverGPS ChartplotterPremium Stereo Upg PkgStern Mounted Stereo RemoteWet Bar w/SlideOut CoolerBow Filler CushionsPortside Forward/Aft Facing LoungerBattery Charger W/Deck PlugElectric Head System W/Holding TankMacerator With Overboard Discharge (Req Electric Head Option)Trim Tabs With Trim Tab IndicatorMeet the 2025 Monterey M-65—a premium outboard bowrider designed for big-water comfort, upscale entertaining, and strong V10 performance. Powered by a Mercury Verado V10 350 (XXL) with DTS, this M-65 pairs confident acceleration with refined ride quality and a spacious layout for family days, sandbar weekends, and sunset cruises from Bonita Springs across Southwest Florida.  2025 Monterey M-65 For Sale in Bonita Springs, FL | Mercury V10 350 | Bonita Boat Center </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-monterey-m65672276476a05bfbed60ee4d0</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176617710217079684486945b94e46615.webp</t>
   </si>
   <si>
-    <t>672273c2731b13db340cbdfe</t>
-[...25 lines deleted...]
-  <si>
     <t>66b0f2f333bfbeaffa074274</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-795 SPORT</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-795 Sport For Sale!Build Slot Available!The NC 795 Sport features a spacious exterior layout with wide swim platforms for easy boarding and recessed side decks that sit flush with the cockpit for safe, convenient movement. The foldaway aft bench can be paired with optional port and starboard seating to create a comfortable L- or U-shaped lounge.Inside the pilot station, an optional sliding sunroof adds natural light and ventilation. Two bolster seats come standard, with an option for a third, along with a compact galley that includes a sink, pressurized water, a 10-gallon fridge, and an optional removable gas stove.Below deck, the forward cabin comfortably sleeps two, with extra storage and an available enclosed toilet compartment for a chemical or marine WC—perfect for overnight stays and weekend getaways.DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-795-sport66b0f2f333bfbeaffa074274</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561022184268361968f0077ee9b43.png</t>
   </si>
   <si>
     <t>66b0ee37b70cb762eb0b393a</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-695 SPORT</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-695 Sport For Sale!Build Slot Available!The NC 695 Sport is built for any adventure, from fishing and diving to paddleboarding and cruising. Its spacious self-bailing cockpit features folding seating and easy access to the swim platform, making it perfect for handling gear or relaxing on the water. Smart storage, a roof rack, wide side decks, and sturdy handrails keep everything within reach. Inside, enjoy a comfortable wheelhouse with seating for three and a cozy cabin with a berth and toilet. Trailerable and tough, the NC 695 Sport is ready to explore wherever your next trip takes you. DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-695-sport66b0ee37b70cb762eb0b393a</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056093016521678068f00722a95c0.png</t>
   </si>
   <si>
     <t>66b0dfe55caf0c848000d870</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 219 For Sale!Build Slot Available!Options:Yamaha FX 150 or Yamaha F200XCSingle 12” Garmin GPSMAP 1243xsv Package w/VHFFiberglass T-Top w/ Mister SystemPowder Coat PackageT-Top Underside ColorKingfish Rod HoldersDeluxe D Tubing T-Top w/ Elec. BoxBimini TopTan Interior OR Gray InteriorCockpit Storage DrapeDash CoverLeaning Post CoverShrink WrapAluminum LP CoverT-Top Life Jacket Bag (Soft T-Tops Only)T-Top Spray ShieldT-Top Spray Shield "Gull Wings"Bennett Trim Tabs w/ IndicatorsUnderwater LED LightsTrolling Motor Plug &amp; Wiring Harness Recirculating LivewellSki Tow BarPorta PottiTackle Center for LP w/ BackrestCooler Slide for Aluminum LPSH Custom Cooler for Slide</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-21966b0dfe55caf0c848000d870</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056175549712160668f00a5bd7572.png</t>
   </si>
   <si>
     <t>66a7a8b19938af2c4f08405f</t>
   </si>
   <si>
     <t>2015 Sunsation 34CCX</t>
   </si>
   <si>
-    <t>2015 Sunsation 34CCX$299,999Options:Triple Mercury Verado 350’sTriple axel aluminum trailerDual Garmin 7215 MFD's w/Radar/GPS/Chartplotter/Sounder - Note Full Engine Diagnostics via GarminFusion Premium Sound System w/JL-Audio Speakers / Sub-Woofer - Note Forward / Aft Wired Remote-Control - System BluetoothMercury Vessel View 7Garmin VHF Marine RadioCabin w/Sleeping Accommodations for TwoPrep-Counter w/SinkHead (Electric-Flush)30” Televison on Aft BulkheadAir-Conditioning (Battery Powered)Battery SwitchBattery Charger12V Accessory Plug-In30-AMP Dockside Shorwpower Plug w/CordForward Anchor LockerForward Cockpit In-Floor LockerStorage Underneath Forward Cockpit Seat-BottomsPort / Starboard Gunwale StoragePort / Starboard In-Floor Storage LockersCenterline In-Floor Locker w/Access to Aft BilgeTransom Livewell (Plumbed)</t>
+    <t>2015 Sunsation 34CCX**Under Contract**$299,999Options:Triple Mercury Verado 350’sTriple axel aluminum trailerDual Garmin 7215 MFD's w/Radar/GPS/Chartplotter/Sounder - Note Full Engine Diagnostics via GarminFusion Premium Sound System w/JL-Audio Speakers / Sub-Woofer - Note Forward / Aft Wired Remote-Control - System BluetoothMercury Vessel View 7Garmin VHF Marine RadioCabin w/Sleeping Accommodations for TwoPrep-Counter w/SinkHead (Electric-Flush)30” Televison on Aft BulkheadAir-Conditioning (Battery Powered)Battery SwitchBattery Charger12V Accessory Plug-In30-AMP Dockside Shorwpower Plug w/CordForward Anchor LockerForward Cockpit In-Floor LockerStorage Underneath Forward Cockpit Seat-BottomsPort / Starboard Gunwale StoragePort / Starboard In-Floor Storage LockersCenterline In-Floor Locker w/Access to Aft BilgeTransom Livewell (Plumbed)</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2015-sunsation-34ccx66a7a8b19938af2c4f08405f</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1770669449143814149698a45898313a.png</t>
   </si>
   <si>
     <t>668fe60aa757f5c6ed069af9</t>
   </si>
   <si>
     <t>2025 Jeanneau LEADER 10.5 WA S2</t>
   </si>
   <si>
-    <t>2025 Jeanneau Leader 10.5 WA S2 For Sale!MSRP: $420,895(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Yamaha 2x300 Nsa2-U-Lu Sbw WhiteUpgrade Yamaha Joystick For Twin 300 Sbw WhiteYamaha Pre-Rigging Hmex 2x300-350 Nsb UsAir Conditioning 12k Btu 110v60hz Shore Power And GeneratorGenerator Panda Diesel 3.8kva 115v-60hzClosed Aft Cabin VersionFiberglass HardtopStandard White HullTrim Level Premiere Usa Silvertex IceElectronic Pack Garmin Upgraded 2Premium Fusion Audio Pack For Boat With Hard TopRemovable Sunshade For Aft Cockpit For T-TopRemovable Sunshade For Front CockpitRemovable Swim Ladder And Lifelines For Lateral TerraceSet Of Protective CoversPolyester Bathing PlatformsRemovable Fiberglass Table For Aft CockpitDeck Searchlight For T-Top2 Underwater LightsCockpit Fridge 49lMicrowave Oven 115vCockpit Grill 110v Usa115v Vitroceramic Cooktop For Interior Kitchen  LIFE ON BOARD MADE EVEN EASIER - The Leader 10.5 WA invites you to extend your stopovers on the water in the greatest comfort. Perfectly integrated into the profile of the boat, the optional T-top enables you, with the addition of a sun awning aft, to dine in the shade. The outdoor galley, backing the seats of the helm station, includes a fridge, electric grill, a gas burner, storage, or even a live well to hold the catch of the day. Down below, optionally equipped with air conditions, the spacious and com-fortable interior also features a second separate cabin aft. Forward, the traditional breakfast nook converts into a V-berth with separation curtain. This day boat has everything to give you a taste of cruising and nights at sea.</t>
+    <t>2025 Jeanneau Leader 10.5 WA S2 For Sale!**Under Contract**MSRP: $420,895(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Yamaha 2x300 Nsa2-U-Lu Sbw WhiteUpgrade Yamaha Joystick For Twin 300 Sbw WhiteYamaha Pre-Rigging Hmex 2x300-350 Nsb UsAir Conditioning 12k Btu 110v60hz Shore Power And GeneratorGenerator Panda Diesel 3.8kva 115v-60hzClosed Aft Cabin VersionFiberglass HardtopStandard White HullTrim Level Premiere Usa Silvertex IceElectronic Pack Garmin Upgraded 2Premium Fusion Audio Pack For Boat With Hard TopRemovable Sunshade For Aft Cockpit For T-TopRemovable Sunshade For Front CockpitRemovable Swim Ladder And Lifelines For Lateral TerraceSet Of Protective CoversPolyester Bathing PlatformsRemovable Fiberglass Table For Aft CockpitDeck Searchlight For T-Top2 Underwater LightsCockpit Fridge 49lMicrowave Oven 115vCockpit Grill 110v Usa115v Vitroceramic Cooktop For Interior Kitchen  LIFE ON BOARD MADE EVEN EASIER - The Leader 10.5 WA invites you to extend your stopovers on the water in the greatest comfort. Perfectly integrated into the profile of the boat, the optional T-top enables you, with the addition of a sun awning aft, to dine in the shade. The outdoor galley, backing the seats of the helm station, includes a fridge, electric grill, a gas burner, storage, or even a live well to hold the catch of the day. Down below, optionally equipped with air conditions, the spacious and com-fortable interior also features a second separate cabin aft. Forward, the traditional breakfast nook converts into a V-berth with separation curtain. This day boat has everything to give you a taste of cruising and nights at sea.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-jeanneau-leader-105-wa-s2668fe60aa757f5c6ed069af9</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17677357151050356489695d81a3e9795.webp</t>
   </si>
   <si>
     <t>668eb822098c29723b051c07</t>
   </si>
   <si>
     <t>2025 Monterey 275SS</t>
   </si>
   <si>
     <t>2025 Monterey 275SSPrice: $159,900Offsite ListingOptions:Mercury 400 V10 - 75 hoursMercury Gold Warranty until 9/13/2029Windlass AnchorPhender ProPortlight in HeadSeadek Swim Platform InlayTransom ShowerElectric Folding TowerBow and Cockpit CoverFusion Stereo w/ subWet BarBow Filler CushionElectric Head w/ Holding TankMacerator w/ Overboard Discharge SETTING A NEW STANDARD - The 275SS is a new addition to the Super Sport series that features a spacious layout, a multitude of seating options and a vast amount of dedicated storage space. Experience the pure blend of outboard power at its best coupled with a style that only our Super Sport line can deliver with this perfectly designed new model.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-monterey-275ss668eb822098c29723b051c07</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1769723492101662289697bd664a1b27.png</t>
   </si>
   <si>
     <t>6669b30f55499d84210964ab</t>
   </si>
@@ -1768,2556 +1741,2478 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H96"/>
+  <dimension ref="A1:H93"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="50" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
-      <c r="C2">
-[...3 lines deleted...]
-        <v>799999</v>
+      <c r="C2" t="s">
+        <v>10</v>
+      </c>
+      <c r="D2" t="s">
+        <v>10</v>
       </c>
       <c r="E2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="F2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="H2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>148414</v>
+        <v>16</v>
+      </c>
+      <c r="C3" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" t="s">
+        <v>10</v>
       </c>
       <c r="E3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="F3" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G3" t="s">
         <v>18</v>
       </c>
       <c r="H3" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>20</v>
       </c>
       <c r="B4" t="s">
         <v>21</v>
       </c>
       <c r="C4">
-        <v>254811</v>
+        <v>95000</v>
       </c>
       <c r="D4">
-        <v>254811</v>
+        <v>95000</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C5">
-        <v>179200</v>
+        <v>299000</v>
       </c>
       <c r="D5">
-        <v>179200</v>
+        <v>299000</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C6">
-        <v>217100</v>
+        <v>73449</v>
       </c>
       <c r="D6">
-        <v>217100</v>
+        <v>73449</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F6" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C7">
-        <v>124788</v>
+        <v>164900</v>
       </c>
       <c r="D7">
-        <v>124788</v>
+        <v>164900</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8">
-        <v>98898</v>
+        <v>104000</v>
       </c>
       <c r="D8">
-        <v>98898</v>
+        <v>104000</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9">
-        <v>39900</v>
+        <v>799000</v>
       </c>
       <c r="D9">
-        <v>39900</v>
+        <v>799000</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C10">
-        <v>19900</v>
+        <v>37500</v>
       </c>
       <c r="D10">
-        <v>19900</v>
+        <v>37500</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F10" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G10" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11">
-        <v>64900</v>
+        <v>182200</v>
       </c>
       <c r="D11">
-        <v>64900</v>
+        <v>182200</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F11" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G11" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C12">
-        <v>76900</v>
+        <v>278832</v>
       </c>
       <c r="D12">
-        <v>76900</v>
+        <v>278832</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F12" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G12" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C13">
-        <v>189900</v>
+        <v>64900</v>
       </c>
       <c r="D13">
-        <v>189900</v>
+        <v>64900</v>
       </c>
       <c r="E13" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G13" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="H13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="C14">
-        <v>119999</v>
+        <v>299999</v>
       </c>
       <c r="D14">
-        <v>119999</v>
+        <v>299999</v>
       </c>
       <c r="E14" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G14" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="H14" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B15" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C15">
-        <v>517730</v>
+        <v>799999</v>
       </c>
       <c r="D15">
-        <v>517730</v>
+        <v>799999</v>
       </c>
       <c r="E15" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F15" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="H15" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B16" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="C16" t="s">
         <v>82</v>
       </c>
-      <c r="D16" t="s">
-        <v>82</v>
+      <c r="C16">
+        <v>148414</v>
+      </c>
+      <c r="D16">
+        <v>148414</v>
       </c>
       <c r="E16" t="s">
         <v>83</v>
       </c>
       <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" t="s">
         <v>84</v>
       </c>
-      <c r="G16" t="s">
+      <c r="H16" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>86</v>
+      </c>
+      <c r="B17" t="s">
         <v>87</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17">
+        <v>254811</v>
+      </c>
+      <c r="D17">
+        <v>254811</v>
+      </c>
+      <c r="E17" t="s">
         <v>88</v>
       </c>
-      <c r="C17">
-[...5 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>12</v>
+      </c>
+      <c r="G17" t="s">
         <v>89</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>91</v>
+      </c>
+      <c r="B18" t="s">
         <v>92</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18">
+        <v>179200</v>
+      </c>
+      <c r="D18">
+        <v>179200</v>
+      </c>
+      <c r="E18" t="s">
         <v>93</v>
       </c>
-      <c r="C18">
-[...5 lines deleted...]
-      <c r="E18" t="s">
+      <c r="F18" t="s">
+        <v>12</v>
+      </c>
+      <c r="G18" t="s">
         <v>94</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>96</v>
+      </c>
+      <c r="B19" t="s">
         <v>97</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19">
+        <v>217100</v>
+      </c>
+      <c r="D19">
+        <v>217100</v>
+      </c>
+      <c r="E19" t="s">
         <v>98</v>
       </c>
-      <c r="C19">
-[...5 lines deleted...]
-      <c r="E19" t="s">
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19" t="s">
         <v>99</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>100</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B20" t="s">
         <v>102</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20">
+        <v>98898</v>
+      </c>
+      <c r="D20">
+        <v>98898</v>
+      </c>
+      <c r="E20" t="s">
         <v>103</v>
       </c>
-      <c r="C20">
-[...5 lines deleted...]
-      <c r="E20" t="s">
+      <c r="F20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" t="s">
         <v>104</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" t="s">
+      <c r="H20" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>106</v>
+      </c>
+      <c r="B21" t="s">
         <v>107</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21">
+        <v>19900</v>
+      </c>
+      <c r="D21">
+        <v>19900</v>
+      </c>
+      <c r="E21" t="s">
         <v>108</v>
       </c>
-      <c r="C21">
-[...5 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" t="s">
         <v>109</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="H21" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>111</v>
+      </c>
+      <c r="B22" t="s">
         <v>112</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22">
+        <v>64900</v>
+      </c>
+      <c r="D22">
+        <v>64900</v>
+      </c>
+      <c r="E22" t="s">
         <v>113</v>
       </c>
-      <c r="C22">
-[...5 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22" t="s">
+        <v>23</v>
+      </c>
+      <c r="G22" t="s">
         <v>114</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" t="s">
+      <c r="H22" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>116</v>
+      </c>
+      <c r="B23" t="s">
         <v>117</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23">
-        <v>123476</v>
+        <v>68000</v>
       </c>
       <c r="D23">
-        <v>123476</v>
+        <v>68000</v>
       </c>
       <c r="E23" t="s">
         <v>118</v>
       </c>
       <c r="F23" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G23" t="s">
         <v>119</v>
       </c>
       <c r="H23" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>121</v>
       </c>
       <c r="B24" t="s">
         <v>122</v>
       </c>
       <c r="C24">
-        <v>182200</v>
+        <v>119999</v>
       </c>
       <c r="D24">
-        <v>182200</v>
+        <v>119999</v>
       </c>
       <c r="E24" t="s">
         <v>123</v>
       </c>
       <c r="F24" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G24" t="s">
         <v>124</v>
       </c>
       <c r="H24" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
         <v>126</v>
       </c>
       <c r="B25" t="s">
-        <v>21</v>
+        <v>127</v>
       </c>
       <c r="C25">
-        <v>255254</v>
+        <v>517730</v>
       </c>
       <c r="D25">
-        <v>255254</v>
+        <v>517730</v>
       </c>
       <c r="E25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G25" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="H25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>144663</v>
+        <v>132</v>
+      </c>
+      <c r="C26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D26" t="s">
+        <v>10</v>
       </c>
       <c r="E26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="F26" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G26" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="H26" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B27" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="C27">
-        <v>216143</v>
+        <v>480640</v>
       </c>
       <c r="D27">
-        <v>216143</v>
+        <v>480640</v>
       </c>
       <c r="E27" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="F27" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G27" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H27" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B28" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="C28">
-        <v>154900</v>
+        <v>99900</v>
       </c>
       <c r="D28">
-        <v>154900</v>
+        <v>99900</v>
       </c>
       <c r="E28" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="F28" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G28" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="H28" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B29" t="s">
-        <v>122</v>
+        <v>148</v>
       </c>
       <c r="C29">
-        <v>168888</v>
+        <v>1251040</v>
       </c>
       <c r="D29">
-        <v>168888</v>
+        <v>1251040</v>
       </c>
       <c r="E29" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="F29" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G29" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="H29" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>152</v>
       </c>
       <c r="B30" t="s">
-        <v>149</v>
+        <v>153</v>
       </c>
       <c r="C30">
-        <v>193266</v>
+        <v>488070</v>
       </c>
       <c r="D30">
-        <v>193266</v>
+        <v>488070</v>
       </c>
       <c r="E30" t="s">
-        <v>150</v>
+        <v>154</v>
       </c>
       <c r="F30" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G30" t="s">
-        <v>151</v>
+        <v>155</v>
       </c>
       <c r="H30" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>153</v>
+        <v>157</v>
       </c>
       <c r="B31" t="s">
-        <v>154</v>
+        <v>158</v>
       </c>
       <c r="C31">
-        <v>139900</v>
+        <v>462084</v>
       </c>
       <c r="D31">
-        <v>139900</v>
+        <v>462084</v>
       </c>
       <c r="E31" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="F31" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G31" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="H31" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B32" t="s">
-        <v>159</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>163</v>
+      </c>
+      <c r="C32">
+        <v>247721</v>
+      </c>
+      <c r="D32">
+        <v>247721</v>
       </c>
       <c r="E32" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="F32" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G32" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="H32" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="B33" t="s">
-        <v>164</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>168</v>
+      </c>
+      <c r="C33">
+        <v>123476</v>
+      </c>
+      <c r="D33">
+        <v>123476</v>
       </c>
       <c r="E33" t="s">
-        <v>165</v>
+        <v>169</v>
       </c>
       <c r="F33" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G33" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="H33" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="B34" t="s">
-        <v>169</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>57</v>
+      </c>
+      <c r="C34">
+        <v>182200</v>
+      </c>
+      <c r="D34">
+        <v>182200</v>
       </c>
       <c r="E34" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="F34" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G34" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="H34" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B35" t="s">
-        <v>174</v>
+        <v>82</v>
       </c>
       <c r="C35">
-        <v>574000</v>
+        <v>144663</v>
       </c>
       <c r="D35">
-        <v>574000</v>
+        <v>144663</v>
       </c>
       <c r="E35" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="F35" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G35" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="H35" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B36" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C36">
-        <v>19900</v>
+        <v>216143</v>
       </c>
       <c r="D36">
-        <v>19900</v>
+        <v>216143</v>
       </c>
       <c r="E36" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="F36" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G36" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="H36" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B37" t="s">
-        <v>36</v>
+        <v>186</v>
       </c>
       <c r="C37">
-        <v>122637</v>
+        <v>193266</v>
       </c>
       <c r="D37">
-        <v>122637</v>
+        <v>193266</v>
       </c>
       <c r="E37" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="F37" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G37" t="s">
-        <v>185</v>
+        <v>188</v>
       </c>
       <c r="H37" t="s">
-        <v>186</v>
+        <v>189</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>187</v>
+        <v>190</v>
       </c>
       <c r="B38" t="s">
-        <v>15</v>
-[...5 lines deleted...]
-        <v>140626</v>
+        <v>191</v>
+      </c>
+      <c r="C38" t="s">
+        <v>10</v>
+      </c>
+      <c r="D38" t="s">
+        <v>10</v>
       </c>
       <c r="E38" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="F38" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G38" t="s">
-        <v>189</v>
+        <v>193</v>
       </c>
       <c r="H38" t="s">
-        <v>190</v>
+        <v>194</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>191</v>
+        <v>195</v>
       </c>
       <c r="B39" t="s">
-        <v>26</v>
-[...5 lines deleted...]
-        <v>161269</v>
+        <v>196</v>
+      </c>
+      <c r="C39" t="s">
+        <v>10</v>
+      </c>
+      <c r="D39" t="s">
+        <v>10</v>
       </c>
       <c r="E39" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="F39" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G39" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
       <c r="H39" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>195</v>
+        <v>200</v>
       </c>
       <c r="B40" t="s">
-        <v>196</v>
-[...5 lines deleted...]
-        <v>278834</v>
+        <v>201</v>
+      </c>
+      <c r="C40" t="s">
+        <v>10</v>
+      </c>
+      <c r="D40" t="s">
+        <v>10</v>
       </c>
       <c r="E40" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="F40" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G40" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="H40" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>200</v>
+        <v>205</v>
       </c>
       <c r="B41" t="s">
-        <v>36</v>
+        <v>206</v>
       </c>
       <c r="C41">
-        <v>124477</v>
+        <v>574000</v>
       </c>
       <c r="D41">
-        <v>124477</v>
+        <v>574000</v>
       </c>
       <c r="E41" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="F41" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G41" t="s">
-        <v>202</v>
+        <v>208</v>
       </c>
       <c r="H41" t="s">
-        <v>203</v>
+        <v>209</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>204</v>
+        <v>210</v>
       </c>
       <c r="B42" t="s">
-        <v>26</v>
+        <v>211</v>
       </c>
       <c r="C42">
-        <v>169605</v>
+        <v>14990</v>
       </c>
       <c r="D42">
-        <v>169605</v>
+        <v>14990</v>
       </c>
       <c r="E42" t="s">
-        <v>205</v>
+        <v>212</v>
       </c>
       <c r="F42" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G42" t="s">
-        <v>206</v>
+        <v>213</v>
       </c>
       <c r="H42" t="s">
-        <v>207</v>
+        <v>214</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>208</v>
+        <v>215</v>
       </c>
       <c r="B43" t="s">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="C43">
-        <v>94900</v>
+        <v>124476</v>
       </c>
       <c r="D43">
-        <v>94900</v>
+        <v>124476</v>
       </c>
       <c r="E43" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
       <c r="F43" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G43" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="H43" t="s">
-        <v>212</v>
+        <v>218</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>213</v>
+        <v>219</v>
       </c>
       <c r="B44" t="s">
-        <v>214</v>
+        <v>82</v>
       </c>
       <c r="C44">
-        <v>319689</v>
+        <v>141375</v>
       </c>
       <c r="D44">
-        <v>319689</v>
+        <v>141375</v>
       </c>
       <c r="E44" t="s">
-        <v>215</v>
+        <v>220</v>
       </c>
       <c r="F44" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G44" t="s">
-        <v>216</v>
+        <v>221</v>
       </c>
       <c r="H44" t="s">
-        <v>217</v>
+        <v>222</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>218</v>
+        <v>223</v>
       </c>
       <c r="B45" t="s">
-        <v>219</v>
+        <v>92</v>
       </c>
       <c r="C45">
-        <v>274999</v>
+        <v>161269</v>
       </c>
       <c r="D45">
-        <v>274999</v>
+        <v>161269</v>
       </c>
       <c r="E45" t="s">
-        <v>220</v>
+        <v>224</v>
       </c>
       <c r="F45" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G45" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="H45" t="s">
-        <v>222</v>
+        <v>226</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>223</v>
+        <v>227</v>
       </c>
       <c r="B46" t="s">
-        <v>224</v>
+        <v>168</v>
       </c>
       <c r="C46">
-        <v>199999</v>
+        <v>124477</v>
       </c>
       <c r="D46">
-        <v>199999</v>
+        <v>124477</v>
       </c>
       <c r="E46" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F46" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G46" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="H46" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B47" t="s">
-        <v>229</v>
+        <v>92</v>
       </c>
       <c r="C47">
-        <v>112980</v>
+        <v>169605</v>
       </c>
       <c r="D47">
-        <v>112980</v>
+        <v>169605</v>
       </c>
       <c r="E47" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="F47" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G47" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="H47" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B48" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C48">
-        <v>79999</v>
+        <v>319689</v>
       </c>
       <c r="D48">
-        <v>79999</v>
+        <v>319689</v>
       </c>
       <c r="E48" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="F48" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G48" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="H48" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B49" t="s">
-        <v>26</v>
+        <v>241</v>
       </c>
       <c r="C49">
-        <v>169603</v>
+        <v>274999</v>
       </c>
       <c r="D49">
-        <v>169603</v>
+        <v>274999</v>
       </c>
       <c r="E49" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="F49" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G49" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="H49" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="B50" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="C50">
-        <v>361784</v>
+        <v>199999</v>
       </c>
       <c r="D50">
-        <v>361784</v>
+        <v>199999</v>
       </c>
       <c r="E50" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="F50" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G50" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="H50" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="B51" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="C51">
-        <v>350339.9</v>
+        <v>112980</v>
       </c>
       <c r="D51">
-        <v>350339.9</v>
+        <v>112980</v>
       </c>
       <c r="E51" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="F51" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G51" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
       <c r="H51" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="B52" t="s">
-        <v>214</v>
+        <v>256</v>
       </c>
       <c r="C52">
-        <v>319689</v>
+        <v>55000</v>
       </c>
       <c r="D52">
-        <v>319689</v>
+        <v>55000</v>
       </c>
       <c r="E52" t="s">
-        <v>253</v>
+        <v>257</v>
       </c>
       <c r="F52" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G52" t="s">
-        <v>254</v>
+        <v>258</v>
       </c>
       <c r="H52" t="s">
-        <v>255</v>
+        <v>259</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>256</v>
+        <v>260</v>
       </c>
       <c r="B53" t="s">
-        <v>214</v>
+        <v>261</v>
       </c>
       <c r="C53">
-        <v>319689</v>
+        <v>361784</v>
       </c>
       <c r="D53">
-        <v>319689</v>
+        <v>361784</v>
       </c>
       <c r="E53" t="s">
-        <v>257</v>
+        <v>262</v>
       </c>
       <c r="F53" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G53" t="s">
-        <v>258</v>
+        <v>263</v>
       </c>
       <c r="H53" t="s">
-        <v>259</v>
+        <v>264</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>260</v>
+        <v>265</v>
       </c>
       <c r="B54" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="C54">
-        <v>349399</v>
+        <v>350339.9</v>
       </c>
       <c r="D54">
-        <v>349399</v>
+        <v>350339.9</v>
       </c>
       <c r="E54" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="F54" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G54" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
       <c r="H54" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>265</v>
+        <v>270</v>
       </c>
       <c r="B55" t="s">
-        <v>243</v>
+        <v>236</v>
       </c>
       <c r="C55">
-        <v>361784</v>
+        <v>319689</v>
       </c>
       <c r="D55">
-        <v>361784</v>
+        <v>319689</v>
       </c>
       <c r="E55" t="s">
-        <v>266</v>
+        <v>271</v>
       </c>
       <c r="F55" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="G55" t="s">
-        <v>267</v>
+        <v>272</v>
       </c>
       <c r="H55" t="s">
-        <v>268</v>
+        <v>273</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>269</v>
+        <v>274</v>
       </c>
       <c r="B56" t="s">
-        <v>270</v>
+        <v>236</v>
       </c>
       <c r="C56">
-        <v>164999</v>
+        <v>319689</v>
       </c>
       <c r="D56">
-        <v>164999</v>
+        <v>319689</v>
       </c>
       <c r="E56" t="s">
-        <v>271</v>
+        <v>275</v>
       </c>
       <c r="F56" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G56" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
       <c r="H56" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="B57" t="s">
-        <v>21</v>
+        <v>279</v>
       </c>
       <c r="C57">
-        <v>241187</v>
+        <v>349399</v>
       </c>
       <c r="D57">
-        <v>241187</v>
+        <v>349399</v>
       </c>
       <c r="E57" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="F57" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G57" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="H57" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B58" t="s">
-        <v>279</v>
+        <v>261</v>
       </c>
       <c r="C58">
-        <v>84999</v>
+        <v>361784</v>
       </c>
       <c r="D58">
-        <v>84999</v>
+        <v>361784</v>
       </c>
       <c r="E58" t="s">
-        <v>280</v>
+        <v>284</v>
       </c>
       <c r="F58" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G58" t="s">
-        <v>281</v>
+        <v>285</v>
       </c>
       <c r="H58" t="s">
-        <v>282</v>
+        <v>286</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>283</v>
+        <v>287</v>
       </c>
       <c r="B59" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>87</v>
+      </c>
+      <c r="C59">
+        <v>241187</v>
+      </c>
+      <c r="D59">
+        <v>241187</v>
       </c>
       <c r="E59" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="F59" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G59" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="H59" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="B60" t="s">
-        <v>229</v>
+        <v>292</v>
       </c>
       <c r="C60">
-        <v>113731</v>
+        <v>77000</v>
       </c>
       <c r="D60">
-        <v>113731</v>
+        <v>77000</v>
       </c>
       <c r="E60" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="F60" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G60" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="H60" t="s">
-        <v>291</v>
+        <v>295</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>292</v>
+        <v>296</v>
       </c>
       <c r="B61" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>123193</v>
+        <v>297</v>
+      </c>
+      <c r="C61" t="s">
+        <v>10</v>
+      </c>
+      <c r="D61" t="s">
+        <v>10</v>
       </c>
       <c r="E61" t="s">
-        <v>293</v>
+        <v>298</v>
       </c>
       <c r="F61" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G61" t="s">
-        <v>294</v>
+        <v>299</v>
       </c>
       <c r="H61" t="s">
-        <v>295</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>296</v>
+        <v>301</v>
       </c>
       <c r="B62" t="s">
-        <v>297</v>
+        <v>251</v>
       </c>
       <c r="C62">
-        <v>278668</v>
+        <v>113731</v>
       </c>
       <c r="D62">
-        <v>278668</v>
+        <v>113731</v>
       </c>
       <c r="E62" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="F62" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G62" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="H62" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
       <c r="B63" t="s">
-        <v>302</v>
+        <v>168</v>
       </c>
       <c r="C63">
-        <v>73349</v>
+        <v>123193</v>
       </c>
       <c r="D63">
-        <v>73349</v>
+        <v>123193</v>
       </c>
       <c r="E63" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
       <c r="F63" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G63" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="H63" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>306</v>
+        <v>309</v>
       </c>
       <c r="B64" t="s">
-        <v>307</v>
+        <v>310</v>
       </c>
       <c r="C64">
-        <v>212121</v>
+        <v>278668</v>
       </c>
       <c r="D64">
-        <v>212121</v>
+        <v>278668</v>
       </c>
       <c r="E64" t="s">
-        <v>308</v>
+        <v>311</v>
       </c>
       <c r="F64" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G64" t="s">
-        <v>309</v>
+        <v>312</v>
       </c>
       <c r="H64" t="s">
-        <v>310</v>
+        <v>313</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>311</v>
+        <v>314</v>
       </c>
       <c r="B65" t="s">
-        <v>122</v>
+        <v>315</v>
       </c>
       <c r="C65">
-        <v>153794</v>
+        <v>73349</v>
       </c>
       <c r="D65">
-        <v>153794</v>
+        <v>73349</v>
       </c>
       <c r="E65" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="F65" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G65" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="H65" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="B66" t="s">
-        <v>229</v>
+        <v>57</v>
       </c>
       <c r="C66">
-        <v>98392</v>
+        <v>153794</v>
       </c>
       <c r="D66">
-        <v>98392</v>
+        <v>153794</v>
       </c>
       <c r="E66" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F66" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G66" t="s">
-        <v>317</v>
+        <v>321</v>
       </c>
       <c r="H66" t="s">
-        <v>318</v>
+        <v>322</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>319</v>
+        <v>323</v>
       </c>
       <c r="B67" t="s">
-        <v>122</v>
+        <v>251</v>
       </c>
       <c r="C67">
-        <v>166957</v>
+        <v>98392</v>
       </c>
       <c r="D67">
-        <v>166957</v>
+        <v>98392</v>
       </c>
       <c r="E67" t="s">
-        <v>320</v>
+        <v>324</v>
       </c>
       <c r="F67" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G67" t="s">
-        <v>321</v>
+        <v>325</v>
       </c>
       <c r="H67" t="s">
-        <v>322</v>
+        <v>326</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>323</v>
+        <v>327</v>
       </c>
       <c r="B68" t="s">
-        <v>324</v>
+        <v>328</v>
       </c>
       <c r="C68">
         <v>179900</v>
       </c>
       <c r="D68">
         <v>179900</v>
       </c>
       <c r="E68" t="s">
-        <v>325</v>
+        <v>329</v>
       </c>
       <c r="F68" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G68" t="s">
-        <v>326</v>
+        <v>330</v>
       </c>
       <c r="H68" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="B69" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="C69">
         <v>122388</v>
       </c>
       <c r="D69">
         <v>122388</v>
       </c>
       <c r="E69" t="s">
-        <v>330</v>
+        <v>334</v>
       </c>
       <c r="F69" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G69" t="s">
-        <v>331</v>
+        <v>335</v>
       </c>
       <c r="H69" t="s">
-        <v>332</v>
+        <v>336</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
+        <v>337</v>
+      </c>
+      <c r="B70" t="s">
         <v>333</v>
-      </c>
-[...1 lines deleted...]
-        <v>329</v>
       </c>
       <c r="C70">
         <v>119762</v>
       </c>
       <c r="D70">
         <v>119762</v>
       </c>
       <c r="E70" t="s">
-        <v>334</v>
+        <v>338</v>
       </c>
       <c r="F70" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G70" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="H70" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="B71" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="C71">
         <v>446630</v>
       </c>
       <c r="D71">
         <v>446630</v>
       </c>
       <c r="E71" t="s">
-        <v>339</v>
+        <v>343</v>
       </c>
       <c r="F71" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G71" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
       <c r="H71" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="B72" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="C72">
         <v>873030</v>
       </c>
       <c r="D72">
         <v>873030</v>
       </c>
       <c r="E72" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="F72" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="G72" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="H72" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="B73" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="C73" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D73" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="E73" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="F73" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="G73" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="H73" t="s">
-        <v>351</v>
+        <v>355</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B74" t="s">
-        <v>229</v>
+        <v>251</v>
       </c>
       <c r="C74">
         <v>97954</v>
       </c>
       <c r="D74">
         <v>97954</v>
       </c>
       <c r="E74" t="s">
-        <v>353</v>
+        <v>357</v>
       </c>
       <c r="F74" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G74" t="s">
-        <v>354</v>
+        <v>358</v>
       </c>
       <c r="H74" t="s">
-        <v>355</v>
+        <v>359</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>356</v>
+        <v>360</v>
       </c>
       <c r="B75" t="s">
-        <v>122</v>
+        <v>57</v>
       </c>
       <c r="C75" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D75" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="E75" t="s">
-        <v>357</v>
+        <v>361</v>
       </c>
       <c r="F75" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="G75" t="s">
-        <v>358</v>
+        <v>362</v>
       </c>
       <c r="H75" t="s">
-        <v>359</v>
+        <v>363</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>360</v>
+        <v>364</v>
       </c>
       <c r="B76" t="s">
-        <v>122</v>
+        <v>365</v>
       </c>
       <c r="C76">
-        <v>166514</v>
+        <v>484185</v>
       </c>
       <c r="D76">
-        <v>166514</v>
+        <v>484185</v>
       </c>
       <c r="E76" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="F76" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G76" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="H76" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="B77" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>484185</v>
+        <v>168</v>
+      </c>
+      <c r="C77" t="s">
+        <v>10</v>
+      </c>
+      <c r="D77" t="s">
+        <v>10</v>
       </c>
       <c r="E77" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="F77" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G77" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="H77" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B78" t="s">
-        <v>36</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>374</v>
+      </c>
+      <c r="C78">
+        <v>215000</v>
+      </c>
+      <c r="D78">
+        <v>215000</v>
       </c>
       <c r="E78" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F78" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G78" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="H78" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B79" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="C79">
-        <v>215000</v>
+        <v>284705</v>
       </c>
       <c r="D79">
-        <v>215000</v>
+        <v>284705</v>
       </c>
       <c r="E79" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="F79" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G79" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="H79" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="80" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="B80" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="C80">
-        <v>284705</v>
+        <v>301700</v>
       </c>
       <c r="D80">
-        <v>284705</v>
+        <v>301700</v>
       </c>
       <c r="E80" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="F80" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G80" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="H80" t="s">
-        <v>382</v>
+        <v>387</v>
       </c>
     </row>
     <row r="81" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>383</v>
+        <v>388</v>
       </c>
       <c r="B81" t="s">
-        <v>384</v>
+        <v>389</v>
       </c>
       <c r="C81">
-        <v>301700</v>
+        <v>597165</v>
       </c>
       <c r="D81">
-        <v>301700</v>
+        <v>597165</v>
       </c>
       <c r="E81" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="F81" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G81" t="s">
-        <v>386</v>
+        <v>391</v>
       </c>
       <c r="H81" t="s">
-        <v>387</v>
+        <v>392</v>
       </c>
     </row>
     <row r="82" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>388</v>
+        <v>393</v>
       </c>
       <c r="B82" t="s">
-        <v>389</v>
-[...5 lines deleted...]
-        <v>597165</v>
+        <v>102</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
+        <v>10</v>
       </c>
       <c r="E82" t="s">
-        <v>390</v>
+        <v>394</v>
       </c>
       <c r="F82" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G82" t="s">
-        <v>391</v>
+        <v>395</v>
       </c>
       <c r="H82" t="s">
-        <v>392</v>
+        <v>396</v>
       </c>
     </row>
     <row r="83" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>393</v>
+        <v>397</v>
       </c>
       <c r="B83" t="s">
-        <v>41</v>
+        <v>398</v>
       </c>
       <c r="C83" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D83" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="E83" t="s">
-        <v>394</v>
+        <v>399</v>
       </c>
       <c r="F83" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="G83" t="s">
-        <v>395</v>
+        <v>400</v>
       </c>
       <c r="H83" t="s">
-        <v>396</v>
+        <v>401</v>
       </c>
     </row>
     <row r="84" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>397</v>
+        <v>402</v>
       </c>
       <c r="B84" t="s">
-        <v>398</v>
+        <v>403</v>
       </c>
       <c r="C84" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D84" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="E84" t="s">
-        <v>399</v>
+        <v>404</v>
       </c>
       <c r="F84" t="s">
-        <v>84</v>
+        <v>134</v>
       </c>
       <c r="G84" t="s">
-        <v>400</v>
+        <v>405</v>
       </c>
       <c r="H84" t="s">
-        <v>401</v>
+        <v>406</v>
       </c>
     </row>
     <row r="85" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>402</v>
+        <v>407</v>
       </c>
       <c r="B85" t="s">
-        <v>403</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>408</v>
+      </c>
+      <c r="C85">
+        <v>130000</v>
+      </c>
+      <c r="D85">
+        <v>130000</v>
       </c>
       <c r="E85" t="s">
-        <v>404</v>
+        <v>409</v>
       </c>
       <c r="F85" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G85" t="s">
-        <v>405</v>
+        <v>410</v>
       </c>
       <c r="H85" t="s">
-        <v>406</v>
+        <v>411</v>
       </c>
     </row>
     <row r="86" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>407</v>
+        <v>412</v>
       </c>
       <c r="B86" t="s">
-        <v>408</v>
-[...5 lines deleted...]
-        <v>130000</v>
+        <v>413</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>10</v>
       </c>
       <c r="E86" t="s">
-        <v>409</v>
+        <v>414</v>
       </c>
       <c r="F86" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G86" t="s">
-        <v>410</v>
+        <v>415</v>
       </c>
       <c r="H86" t="s">
-        <v>411</v>
+        <v>416</v>
       </c>
     </row>
     <row r="87" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>412</v>
+        <v>417</v>
       </c>
       <c r="B87" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>109999</v>
+        <v>418</v>
+      </c>
+      <c r="C87" t="s">
+        <v>10</v>
+      </c>
+      <c r="D87" t="s">
+        <v>10</v>
       </c>
       <c r="E87" t="s">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="F87" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G87" t="s">
-        <v>415</v>
+        <v>420</v>
       </c>
       <c r="H87" t="s">
-        <v>416</v>
+        <v>421</v>
       </c>
     </row>
     <row r="88" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>417</v>
+        <v>422</v>
       </c>
       <c r="B88" t="s">
-        <v>413</v>
-[...5 lines deleted...]
-        <v>109999</v>
+        <v>315</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>10</v>
       </c>
       <c r="E88" t="s">
-        <v>418</v>
+        <v>423</v>
       </c>
       <c r="F88" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G88" t="s">
-        <v>419</v>
+        <v>424</v>
       </c>
       <c r="H88" t="s">
-        <v>420</v>
+        <v>425</v>
       </c>
     </row>
     <row r="89" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>421</v>
+        <v>426</v>
       </c>
       <c r="B89" t="s">
-        <v>422</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>427</v>
+      </c>
+      <c r="C89">
+        <v>299999</v>
+      </c>
+      <c r="D89">
+        <v>299999</v>
       </c>
       <c r="E89" t="s">
-        <v>423</v>
+        <v>428</v>
       </c>
       <c r="F89" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G89" t="s">
-        <v>424</v>
+        <v>429</v>
       </c>
       <c r="H89" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
     </row>
     <row r="90" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="B90" t="s">
-        <v>427</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>432</v>
+      </c>
+      <c r="C90">
+        <v>424715</v>
+      </c>
+      <c r="D90">
+        <v>424715</v>
       </c>
       <c r="E90" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="F90" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G90" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="H90" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
     </row>
     <row r="91" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="B91" t="s">
-        <v>302</v>
-[...5 lines deleted...]
-        <v>82</v>
+        <v>437</v>
+      </c>
+      <c r="C91">
+        <v>159900</v>
+      </c>
+      <c r="D91">
+        <v>159900</v>
       </c>
       <c r="E91" t="s">
-        <v>432</v>
+        <v>438</v>
       </c>
       <c r="F91" t="s">
-        <v>84</v>
+        <v>23</v>
       </c>
       <c r="G91" t="s">
-        <v>433</v>
+        <v>439</v>
       </c>
       <c r="H91" t="s">
-        <v>434</v>
+        <v>440</v>
       </c>
     </row>
     <row r="92" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>435</v>
+        <v>441</v>
       </c>
       <c r="B92" t="s">
-        <v>436</v>
-[...5 lines deleted...]
-        <v>299999</v>
+        <v>442</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>10</v>
       </c>
       <c r="E92" t="s">
-        <v>437</v>
+        <v>443</v>
       </c>
       <c r="F92" t="s">
-        <v>11</v>
+        <v>134</v>
       </c>
       <c r="G92" t="s">
-        <v>438</v>
+        <v>444</v>
       </c>
       <c r="H92" t="s">
-        <v>439</v>
+        <v>445</v>
       </c>
     </row>
     <row r="93" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>440</v>
+        <v>446</v>
       </c>
       <c r="B93" t="s">
-        <v>441</v>
+        <v>447</v>
       </c>
       <c r="C93">
-        <v>420895</v>
+        <v>278850</v>
       </c>
       <c r="D93">
-        <v>420895</v>
+        <v>278850</v>
       </c>
       <c r="E93" t="s">
-        <v>442</v>
+        <v>448</v>
       </c>
       <c r="F93" t="s">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="G93" t="s">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="H93" t="s">
-        <v>444</v>
-[...29 lines deleted...]
-      <c r="A95" t="s">
         <v>450</v>
-      </c>
-[...45 lines deleted...]
-        <v>459</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">