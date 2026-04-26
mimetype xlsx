--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -8,620 +8,647 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Inventory" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="594" uniqueCount="451">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="388">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Sale Price</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Product URL</t>
   </si>
   <si>
     <t>Image URL</t>
   </si>
   <si>
+    <t>69eba628ca117d1f420ff27c</t>
+  </si>
+  <si>
+    <t>2025 Sea Hunt Ultra 305SE</t>
+  </si>
+  <si>
+    <t>2025 Sea Hunt Ultra 305SE$239,999Options:Twin Yamaha F300XSB2’s (140 hours)Extended Warranty Expires 8/28/2029Yamaha Helm Master Control w/ Setpoint and Auto PilotUltra Entertaiment Leaning PostFiberglass T-Top w/ Mister SystemColor to Underside of Fiberglas T-TopPowder Coating T-Top and SeatTrim Tabs w/ IndicatorsRecirculating Livewell (per Livewell)Underwater LightsSide Entry Ladder w/ Ladder HolderGemlux Deluxe Outrigger Kit (Bases and Poles)Gemlux Outrigger Fly Shade (includes 2 straps for install)Garmin Dual 16” Electric Package w/ Auto Pilot &amp; VHFLeaning Post Cover (fiberglass)Dash Cover- Smoke GreyCockpit Storage Drape- Smoke GreyYamaha Salt Water Series PropsSeadek ThroughoutAluminum Bluefin Trailer</t>
+  </si>
+  <si>
+    <t>In-Stock</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2025-sea-hunt-ultra-305se69eba628ca117d1f420ff27c</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777051161159369223369eba6195caa8.png</t>
+  </si>
+  <si>
+    <t>69ea7df9fd465dc91404e14d</t>
+  </si>
+  <si>
+    <t>2021 Blackfin 252CC</t>
+  </si>
+  <si>
+    <t>2021 Blackfin 252CC$109,900Options:Twin Yamaha F150HP (Low Hours!)Windlass12” Simrad W/VHFBluetooth StereoTackle Leaning Post W/ Slide Out CoolerForward Seating w/ Filler CushionMarine Electric Head</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2021-blackfin-252cc69ea7df9fd465dc91404e14d</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776975342155774892569ea7dee3edc1.png</t>
+  </si>
+  <si>
+    <t>69ea344c73387ff2bb0d1ce9</t>
+  </si>
+  <si>
+    <t>2021 Sea Hunt Ultra 275SE</t>
+  </si>
+  <si>
+    <t>2021 Sea Hunt Ultra 275SE$124,900Options:Twin Yamaha F200XCA’s (330 hours)300hr service done Aug 2025 Garmin Trolling motor w/ 38volt Single Lithium Battery and charger Dual Garmin 12" W/VHFCL5 Yamaha Display Mezzanine L.P. w/ Capt. Chairs FBG T-Top Underside ColorPowder Coating WhiteGarmin RadarAuto PilotWindlassKept on Lift since 2022Full Boat CoverIsin-Glass Console Wings</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2021-sea-hunt-ultra-275se69ea344c73387ff2bb0d1ce9</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17769564788860847069ea343ef03da.png</t>
+  </si>
+  <si>
+    <t>69e2442aee920a92510912f8</t>
+  </si>
+  <si>
+    <t>2021 Sea Hunt Ultra 229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021 Sea Hunt Ultra 229 **Under Contract**$64,500 Options: Yamaha F250hp DES (280 hours) Upgraded Speakers Tan Interior Indoor Dry Rack Stored Marine Head Livewell Leaning Post Seadek Throughout  Hardtop with Misters 12” Garmin w/VHF </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2021-sea-hunt-ultra-22969e2442aee920a92510912f8</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776436252129925096769e2441c4f94f.png</t>
+  </si>
+  <si>
+    <t>69d66bfc293ed3512301c06b</t>
+  </si>
+  <si>
+    <t>2021 Statement 380 Open</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021 Statement 380 Open$399,999Options:Triple mercury 450r engines (455 hours)Custom painted hull sides, console, and color matched enginesSeadek flooring throughoutHelm seat with rear facing loungeBow thrusterFreshwater transomDual 22” Garmin GPS screensGarmin RadarUnderwater LED lightingCockpit LED lighting Upgraded Bluetooth stereo with full JL Audio SystemWindlass anchorRod holdersLivewellSeakeeper LED light barTrim tabsStand up head compartment with electric toilet and sink </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2021-statement-380-open69d66bfc293ed3512301c06b</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177645625142972471669e2923b01fa9.png</t>
+  </si>
+  <si>
     <t>69d021052585a12d3c0351a5</t>
   </si>
   <si>
     <t>2027 Sea Hunt Ultra 229</t>
   </si>
   <si>
+    <t xml:space="preserve">2027 Sea Hunt Ultra 229 Coming June 1st! N.A.P: $99,898Options: Yamaha F250XSB2 Tilt Yamaha Electric Steering Aluminum Leaning Post w/Backrest Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Porta Potti Cooler Slide w/SH Cooler Recirculating Livewell (per Livewell) Trolling Motor Plug &amp; Wiring Harness GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series Prop </t>
+  </si>
+  <si>
+    <t>Coming Soon</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-22969d021052585a12d3c0351a5</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177524760178851666469d020f13ff5b.png</t>
+  </si>
+  <si>
+    <t>69d01f480f62b7aa190ec225</t>
+  </si>
+  <si>
+    <t>2027 Sea Hunt Ultra 285SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2027 Sea Hunt Ultra 285SE Coming June 1st! N.A.P: $254,811Options: Twin Yamaha F300XSB2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Table (Telescoping) Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Windlass GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master *Deluxe Diamond Stitch* *Slate Blue Hull* Yamaha Salt Water Series Props </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-285se69d01f480f62b7aa190ec225</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775246840145202362569d01df879665.png</t>
+  </si>
+  <si>
+    <t>69d00cd33a16d9c50802a85e</t>
+  </si>
+  <si>
+    <t>2024 Tidewater Boats Bay Max</t>
+  </si>
+  <si>
+    <t>2024 Tidewater BayMax 2410$95,000Options:2024 Yamaha VMAX 250HP – 50 HoursGarmin 12” GPS/FishfinderSimrad 16” GPS/FishfinderTransducerNight Vision FLIRRecirculating Livewells - 12 Gal. Insulated Bow LivewellSeaStar Hydraulic Steering with Tilt HelmLewmar PG 13.5” WheelForward Console SeatingConsole with Companion Footrest &amp; Black Dash PanelRaw Water Wash DownJL MM 50 w/ (4) M3 JL SpeakerBatteries (2) Wired to ConsoleFinished Bilge Liner with Motion Light</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2024-tidewater-boats-bay-max69d00cd33a16d9c50802a85e</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177539657448212324769d266de2867a.png</t>
+  </si>
+  <si>
+    <t>69cfff732ac7189301085ccb</t>
+  </si>
+  <si>
+    <t>2025 Blackfin 272CC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2025 Blackfin 272CC $299,000 Seakeeper Ride Aftermarket installTrailer includedOptions: Twin Mercury 300XL Verados with Electric Joystick (110 hours) Last service- November 2025 Mercury Warranty until 2029 Seakeeper Ride Outriggers T-Top rod holders Trailer Garmin Trolling Motor Battery Chargers Carolina Blue Hull and underside of T-top Hardtop System with White Framing Seadek Swim Platform inlay feather Underwater LED lights Bow Shade- Cadet Grey Console Cover- Onyx Forward Console Seat Cover- Onyx Leaning Post Cover- Onyx Cockpit table, bow filler cushion &amp; Casting platform- feather Stereo upgrade package includes (6) 7.7” JL Speakers, 2 subwoofers, 5&amp;2 channel Amps Dual Garmin 8612, VHF 315 (Merc) Garmin B175 Transducer (Garmin electronics option required) Garmin GMR 18xHD Radome Macerator with Overboard Discharge </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2025-blackfin-272cc69cfff732ac7189301085ccb</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775239011185223340569cfff6325703.png</t>
+  </si>
+  <si>
+    <t>69cfccb5032d1c07d002e233</t>
+  </si>
+  <si>
+    <t>2023 Crest 230 Caribbean LX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Crest 230 Caribbean LX $73,449 Options: Mercury 225 (39 hours) Ski Tow Bar Double bimini Easy Cover Stainless steel cleats  4-step boarding ladder  Fiberglass bow &amp; stern caps with storage  SoftTouch upholstery  High-back captain’s chair with flip-up bolster  Rear swing-back lounger  Rotocast seat bases with storage  Simrad touchscreen display  Tilt steering  12V power outlet  Aluminum fence panels  Navigation lights  Rub rail  Rear swim platform  Multiple cup holders  Integrated storage throughout </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-crest-230-caribbean-lx69cfccb5032d1c07d002e233</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775749828112279804769d7cac461bde.png</t>
+  </si>
+  <si>
+    <t>69c6dd8b1fb5090ad50d7132</t>
+  </si>
+  <si>
+    <t>2021 Sea Hunt Gamefish 30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2021 Sea Hunt Gamefish 30 $179,000  Options: Twin Yamaha F300XCA - 330hoursCL5 YAMAHA DISPLAYMEZZANINE L.P. w/ CAPT. CHAIRSFBG T-TOP UNDERSIDE COLORPOWDER COATING WHITEDUAL GARMIN 12" PKG. AUTO PILOT &amp; JOYSTCK VHFSIDE SCAN TRANSDUCERMINN KOTA - TERROVA TROLLING MOTORDUAL 10' POWER POLESWINDLASS 3 LIVE WELLS  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2021-sea-hunt-gamefish-3069c6dd8b1fb5090ad50d7132</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777040972181134704369eb7e4ce63e7.png</t>
+  </si>
+  <si>
+    <t>69c58e06da26b53add00d59e</t>
+  </si>
+  <si>
+    <t>2023 Monterey 255SS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Monterey 255SS $104,000.00 Options: Mercury 300XXL DTS (Cold Fusion White) LOW HOURS Colors: Deck- Arctic Ice  Hull- Sapphire Bottom- Arctic Ice Upholstery- Anthracite Hull &amp; Deck: Anchor Windlass Portlight in head w/ screen Swim platform inlay (grey) Wakeboard tower (white), hinged to fold down Boarding ladder &amp; Swim ladder- Telescoping &amp; Recessed Bow handrails Bow plate- stainless steel Cleats- stainless steel (6) Cooler molded in Drain plug Brass Garboard Horn Electric flush mount  Lights- Docking &amp; Nav LED Anchor Storage w/ fiberglass hatch Transom wakeboard storage w/ gas assisted hatch &amp; dry deck Swim platform, integral w/ ski rope storage Thru hulls stainless steel above waterline Windshield Cockpit: Cockpit table Stereo Remote, stern Transom shower w/ pressurized water (cold only) Wet bar Cooler (48 qt carry on) Courtesy lighting (blue/white) Dock line straps (2) &amp; Dry Deck Drink holders (stainless steel) Fiberglass Cockpit liner w/ non-skid and drainage  Grab handles (black) Engine Compartment hatch 12v Outlet Stereo Fusion Satellite Ready AM/FM/Bluetooth JL Audio 6.5” Speakers with LED lights &amp; Dash remote (4) In-floor ski storage w/ gas assisted hatch cover &amp; dry deck Side panel storage Starboard helm storage w/ hanging rod Trash receptacle  Seating: Bow filler cushions Portside Forward/Aft facing lounger Aft facing seat Starboard w/ carry-on slide-out cooler Aft L-Lounge w/ fiberglass bases Sun Island Feature Stainless Steel stern rail Bow bolsters Bucket Seat- swivel w/ slider &amp; flip up bolster (port &amp; starboard) Seat cushions w/ storage compartments on bow Head: Electric head system Countertop w/ solid surface inlay Synthetic wood flooring Toilet (porta-potti) Vanity w/ sink &amp; pullout sprayer Helm: Simrad GO7XSE GPS/Chartplotter/Sonar w/ transducer/integrated engine functions &amp; depth sounder Compass Digital GPS speedometer MP3 Adapter 12v Outlet Steering Wheel (leather wrapped w/ chromed stainless spokes) Electrical Systems: Battery Switch Dual w/ additional battery Weatherproof electrical system w/ individual Circuit Protection Fuel Systems: Double clamped fuel lines Water separating fuel filter Waste Systems: Macerator w/overboard discharge Canvas: Bow &amp; Cockpit cover (sapphire) Bimini top w/ embroidered boot   </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-monterey-255ss69c58e06da26b53add00d59e</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177549677045812009669d3ee42d5487.png</t>
+  </si>
+  <si>
+    <t>69c195458292115e310e004b</t>
+  </si>
+  <si>
+    <t>2018 HCB 53 Suenos</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2018 HCB 53 Sueños $799,000.00 Options: Quad Yamaha F350’s (550 Hours) Steering System- HelmMaster Antifatigue Mats- Light Grey Mica/ White lines Interior Cabinets- Snow Drift Rod Storage Locker in Cabin Rob Storage in Shower Storage Locker in V-Berth, Port &amp; Stbd Interior Flooring- Light Grey Mica/White lines Cabin Corian- Pine Tv Option Stereo System Upgrade:     (2) 6.5” Speakers     (4) 7.7” Speakers     (8) 8.8” Speakers     (6) 12” Subwoofers     (4) 8.8” Tower Cans Summer Kitchen- 12v Refrigerator w/ Dual Sink Cockpit Corian- Pine Cockpit Grill Helm Chair- Ladder Back Accent- Custom Painted Peppercorn Grey Stbd Refrigerated Fishbox Port Refrigerated Fishbox Standard Hardtop Electronics Package- Garmin Triple 8417-2 and 8617-1 Radar XHD- 4kw Open Array Auto Pilot GHC 20 M1 Satellite TV Receiver to Chartplotter SeaKeeper Diesel Generator Underwater Camera Bow Stem light Rub Rail White Upgraded Outriggers to Rupp Z30s w/ Carbon Fiber Poles Hull Bottom- Snow White Hull Sides- Peppercorn Grey Deck- Snow White Underside of Hardtop- Peppercorn Grey w/ White Electronics Box Helm &amp; Console Face- Peppercorn Grey Custom Powder Coating- Bright White Upholstery Color (main color, accent color, and beading color)- Rayo White Cockpit Vinyl- Shock Pearl White Headrests and Welting- Peppercorn Grey Stitching- Grey Interior Vinyl- Peppercorn Grey Painted Engines- White with Peppercorn Grey Accent Panel &amp; Decals </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2018-hcb-53-suenos69c195458292115e310e004b</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774294339136471099469c19543c5db0.webp</t>
+  </si>
+  <si>
+    <t>69bbf527fb5c3054040c2fe7</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 265SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 265SE **Coming Soon** N.A.P. $182,200.00Options: Twin F200XSA2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) GARMIN Dual 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Reliance Props Flat Bow Cushions </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-265se69bbf527fb5c3054040c2fe7</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177392566454370442769bbf52036353.png</t>
+  </si>
+  <si>
+    <t>69bbf4447ea4061d1309082a</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 30FS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Gamefish 30FS **Coming Soon**N.A.P. $278,832.00 Options: Twin F350XSA2's Yamaha Helm Master System Battle Station Leaning Post w/Captain's Chairs Bow Table (Telescoping) Rear Bench Seat Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Gemlux Deluxe Outrigger Kit GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master Deluxe Diamond Stitch Ice Blue Hull Yamaha Saltwater Series Props </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-30fs69bbf4447ea4061d1309082a</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177392543766278858569bbf43d44c36.png</t>
+  </si>
+  <si>
+    <t>69b97b36c22f7d808906ed66</t>
+  </si>
+  <si>
+    <t>2023 Boston Whaler 190 Montauk</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Boston Whaler 190 Montauk Our Price: $64,900 41 Hours TRAILER INCLUDED WARRANTY UNTIL 07/2026 Options: Mercury 150hp (41hrs) Warranty Exp: (07/26). Hyd Steering Fishing Package Fore and Aft Seating Simrad 9" WVHF JL Audio W/Bluetooth Huge Live well Bimini Top Split Bow Rail </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-boston-whaler-190-montauk69b97b36c22f7d808906ed66</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773848047187854940769bac5efc6edf.png</t>
+  </si>
+  <si>
+    <t>69b853d0695f79bb7a0f8330</t>
+  </si>
+  <si>
+    <t>2023 Cobia 320CC</t>
+  </si>
+  <si>
+    <t>2023 Cobia 320CCOur Price: $299,99970 HoursTRAILER INCLUDEDWARRANTY UNTIL 11/16/2028Options:Yamaha Twin 300XSB100 hour service completeNew Trolling Motor Batteries with 3bank chargerReplaced all engine (2) and house (3) batteries with factory installed battery chargerHelm Master EX Twin Engine with Autopilot, Joystick, DESRhodan Trolling MotorDigital Electric SteeringSteering Wheel Upgrade: Edson Steering Wheel with Power Knob (Stainless)Trim Tabs &amp; Indicators: Trim Tab IndicatorHull Color Pattern: Hull 2-Tone StandardHull 2-Tone: Whisper GreyCushion Color: 2-Tone Grey &amp; WhiteCushion Options: Bow Cushions 320CCCushion Options: Forward Facing Bow Backrest 320CCFaux Teak DeckingConsole Floor: Grey &amp; BlackFiberglass Hard Top with Integrated Frame, Windshield, Wiper &amp; Vent (320CC)Boarding LadderGarmin Radar GMR 424Cockpit Toe RailKingfish Rod Holders (1 Port, 1 Starboard) – Hard TopFlush Mount Kite Rod Holders (4)Electronics Package: Garmin Dual Displays, VHF, Acrylic Dash, JL Audio SystemWindlass Deluxe with 400 lb Stainless Steel AnchorWindlass System Upgrade: Wireless RemoteWindlass System Upgrade: Fresh Water Washdown for WindlassConsole Insert: Whisper GreyGelcoat Trim Color: WhiteHelm Seat Base or Leaning Post FRP Color: Pure WhiteHelm Seat Tackle Station Trim Color: WhiteHardtop Trim Color: WhitePowder Coating Package: Grey Integrated HardtopBoat Stripe: WhiteRub Rail with Stainless Steel Insert (Upgrade)Painted Engines: OEMUnderwater Lights – Blue (Set of 2)Battery Charger – 4 Bank with InletInverter &amp; Accessories – No BatteriesUnder Bilge Pump Switch (Upgrade)320CC TrailerTrailer Spare Tire OptionTrailer Aluminum Wheels Option</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-cobia-320cc69b853d0695f79bb7a0f8330</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773688867181247613569b858232622b.png</t>
+  </si>
+  <si>
+    <t>69b8022b6cd8e936d60e3733</t>
+  </si>
+  <si>
+    <t>2023 Regulator 37</t>
+  </si>
+  <si>
+    <t>2023 Regulator 37opOur Price: $799,999Options:REGULATOR CENTER CONSOLE Domestic Package Yamaha Helm Master Triple Yamaha F425 Engines with Helm MasterHull Sides Colored Gulfstream Blue Stars &amp; Stripes Blue Sides Triple Engine Bracket – WhiteWhite Powder Coat Package Fiberglass T-Top Standard T-Top Color Matched to Hull – Gulfstream Blue Stars &amp; Stripes Blue Rigid LED Light Bar GEM Carbon Fiber Outriggers SureShade Automatic Rear – Deep Gray Forward Sun Shade – Deep Gray T-Top Storage Box OptionOove Gray Upholstery Package Tackle Center with Mezzanine – Grill and Refrigerator UpgradeGarmin Offshore Upgrade with Yamaha Autopilot and Triple Garmin Displays Garmin xHD RadarHelm and Tackle Center Air Conditioner Entertainment Package Upgrade with DSP Cabin Entertainment Package – TV, Stereo, SoundbarElectric Anchor Light with VHF and Entertainment Package Antenna Mount SiriusXM Weather Marine Receiver Inductive Cell Phone Charger FLIR Thermal CameraFreshwater Engine Flush – Triple Engines Refrigerated Transom Fishbox Refrigerated In-Floor FishboxBucket Holder with Custom BucketsThru-Stem Bow RollerMulti-Colored Underwater LED LightsCup Holder Rod Holders in Lieu of Standard Additional Cup Rod Holder Package Transom Rod Holders – 15 Degree Under Gunwale Rod Storage Electric Reel PlugsOnan Diesel GeneratorSeakeeper Gyro Stabilization SystemPhender Pro Fender CleatsCarbon Fiber Edson Wheel with Power KnobCruising Package – Berth, Refrigerator, Air Conditioning, MicrowaveHelm and Console Covers – Deep Gray</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-regulator-3769b8022b6cd8e936d60e3733</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177366703396492929369b802d9029d4.jpg</t>
+  </si>
+  <si>
+    <t>69b2d46a7c3728af3404a66a</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 255SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 255SE *Coming Soon!* $148,414 Options: Yamaha F350XSA2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Windlass GARMIN Dual 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Salt Water Series Prop Flat Bow Cushions </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-255se69b2d46a7c3728af3404a66a</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773327461211642860569b2d46522bef.png</t>
+  </si>
+  <si>
+    <t>69b2d387d2d3ef68d0029599</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 285SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 285SE *Coming Soon!* $254,811 Options: Twin Yamaha F300XSB2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Backrests Bow Table (Telescoping) Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Windlass GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master Deluxe Diamond Stitch Entire Hull Ice Blue Yamaha Salt Water Series Props </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-285se69b2d387d2d3ef68d0029599</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177332723489587771369b2d382a2806.png</t>
+  </si>
+  <si>
+    <t>69b2d2677b21465f9204be18</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 25</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Gamefish 25  N.A.P $179,200**$10,000 Factory Rebate** Options: Twin Yamaha F200XSA2's Yamaha Helm Master System Bait Tank Leaning Post w/Captains Chairs Bow Backrests Bow Table (Telescoping) Rear Bench Seat Hardtop w/Silver Gray Underside w/Kingfish Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Recirculating Livewell (per Livewell) GARMIN 12" Electronics Package w/VHF Deluxe Diamond Stitch Yamaha Reliance Props </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-2569b2d2677b21465f9204be18</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776177170129122271069de50124ae0c.png</t>
+  </si>
+  <si>
+    <t>69b2cf30641abb017e0ae29c</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 27 FS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Gamefish 27FS N.A.P $217,100 **$10,000 Factory Rebate**Options: Twin Yamaha F250XSB2's Yamaha Helm Master System Bait Tank Leaning Post w/Captains Chairs (25 Seat) Bow Table (Telescoping) Bow Backrests Rear Bench Seat Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Windlass Recirculating Livewell (per Livewell) GARMIN Dual 12" Electronics Package w/GT17*Big Transducer* Ice Blue Hull Yamaha Salt Water Series Props Cockpit Storage Drape    </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-27-fs69b2cf30641abb017e0ae29c</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17769717422452860869ea6fde0fb99.png</t>
+  </si>
+  <si>
+    <t>69b2cb3e10e66cad950a91d2</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 229 N.A.P $99,898**$10,000 Factory Rebate** Options: Yamaha F250XSB2 Tilt Yamaha Electric Steering Aluminum Leaning Post w/Backrest Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Cooler Slide w/SH Cooler Trolling Motor Plug &amp; Wiring Harness Porta Potti Recirculating Livewell (per Livewell) GARMIN 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Salt Water Series Prop  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-22969b2cb3e10e66cad950a91d2</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774464768171533935469c42f00bd650.png</t>
+  </si>
+  <si>
+    <t>69aae1c00ea63c5ea50b8a5b</t>
+  </si>
+  <si>
+    <t>2024 Monterey M-225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024 Monterey M225 $64,900 Options: Mercury 250hp (Cold Fusion White)  105 Engine HoursMercury Warranty Expires: September 2029 Wakeboard Tower White Bow &amp; Cockpit cover Cockpit Table GPS/ Sounder Stereo Remote. Helm &amp; Stern Bow Filler Cushions Bucket Seats Removable Ski Tow Pylon Trailer Bottom Painted </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2024-monterey-m-22569aae1c00ea63c5ea50b8a5b</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772826041137326376369ab2db9992f5.png</t>
+  </si>
+  <si>
+    <t>6994c6ce69ca79ba8e0e62ba</t>
+  </si>
+  <si>
+    <t>2023 Monterey 275SS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Monterey 275 SS Price: $119,999 Options: White Mercury 400V10 Verado  Anchor Windlass W/Galvanized Anchor Rope &amp; Chain Transom Shower with Pressurized Water (Cold Only) Under Water LED Lights Portlight Stainless Steel / Inboard Head Wall for Ventilation W/ Screen Phender Pros Bow &amp; Cockpit Cover Cockpit Table Premium Stereo Upgrade Stern Mounted Remote Simrad GO7 XSE Bow Filler Cushion Portside Forward/Aft Facing Lounger Battery Charger w/ Deck Plug Macerator w/ Overboard Discharge Electric Head System w/ Holding Tank 110 Hours Stored on a Lift Mercury Platinum Warranty until 03/27/2031  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-monterey-275ss6994c6ce69ca79ba8e0e62ba</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17713579338436354816994c6ed1c274.png</t>
+  </si>
+  <si>
+    <t>698f6be34b24ceda22042024</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau TH33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Jeanneau TH 33 $517,730  Options: Mercury Twin 300XL V10 Cold White JPO Cockpit Upholstery Marlin Pure White Cabin Pack- Mattress + Curtain + Reading Light + 2 Leather Storage Bags + Cloth Hook + Mosquito Net for Cabin + USB A/C Plug + Marine Mat Flooring Titanium in the Cabin Upgraded Electronics Pack- 1 X Garmin GPSMAP 1223 XSV with GT15 Transducer + 1 X Garmin GPSMAP 1223 + Display of Engine Information + Pilot and Passenger Wireless Phone Charger Audio Package Upgrade- Fusion MS RA-670 + Fusion Amplifier + JL Audio Subwoofer + 8 JL Audio M3 Speakers: (2 in the Bow, 4 in the Cockpit, 2 in the Hardtop) Anchoring Kit- Stainless Steel Anchor (35lbs.) + Swivel + Chain Stoppe + Galvanized Chain (28m) + Rope (40m) + Bow Fresh Water Wash-down Front Cockpit Sun Awning- Sunworker Dark Additional Table and Leg Bow Fill-in Cushion- Marlin Pure White Grey Water Tank 95L Rigid Suisse RGB Exterior Lighting Kenyon Cockpit Grill 110V Pre-wiring for Additional AGM House Battery 12v 1x140AH Inverter 2000VA 12V-115V English Owner’s Manual Garmin VHF315I Shipping Craddle </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-th33698f6be34b24ceda22042024</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177497892065470404669cc07682c594.png</t>
+  </si>
+  <si>
+    <t>698e4a7fc539cc8ab305d8b3</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau TH38</t>
+  </si>
+  <si>
     <t>Call for price</t>
   </si>
   <si>
-    <t xml:space="preserve">2027 Sea Hunt Ultra 229 Coming June 1st! Options: Yamaha F250XSB2 Tilt Yamaha Electric Steering Aluminum Leaning Post w/Backrest Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Porta Potti Cooler Slide w/SH Cooler Recirculating Livewell (per Livewell) Trolling Motor Plug &amp; Wiring Harness GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series Prop </t>
-[...364 lines deleted...]
-  <si>
     <t xml:space="preserve">2026 Jeanneau TH 38 Options:  Optional Engines Mercury Twin 300XXL Verados Mercury Twin 300XXL Verados w/ Joystick Mercury Twin 350XXL Verados w/ Joystick  LX Package Ambiance Pack (Exterior LED Step Lighting + Interior Indirect Lighting) Hot and Cold Cockpit Shower Protection Cover Kit (Cockpit, Pilot and Co-Pilot Seats, Rear Cockpit Tables)  SLX Package (includes LX Package) Ambiance Pack (Exterior LED Step Lighting + Interior Indirect Lighting) Hot and Cold Cockpit Shower Protection Cover Kit (Helm &amp; Upholstery) Chain Counter and Remote at Helm 2 AFT Cockpit Projectors Freshwater Shore Power  Electronic and Audio Packages Electronic- 1 X Garmin GPSMAP 1223 1 X Garmin GPSMAP 1223 XSV GT15 Through Hull Transducer Display of Engine Information  Electronic Upgraded- 1 X Garmin GPSMAP 1623 1 X Garmin GPSMAP 1623 XSV GT15 Through Hull Transducer Display of Engine Information  Audio Package- Amplifier JL Audio XDM800 Amplifier JL Audio XDM200 1 Subwoofer JL Audio M3 4 Additional Loudspeakers M3  Navigation &amp; Safety Standard- Electric Engine Remote Control Steering Wheel on Tilt Base Self-Draining Cockpit Sidewalks Compass Navigation Lights Anchor Lights Electric and Manual Bilge Pump Stainless Steel Horn Seanapps System  Optional- Searchlight with Remote Controls 4 Underwater Lights RGB TV Antenna Garmin Radar Fantom 18 Garmin Open Array Radar Fantom 54 Garmin AIS Garmin VHF Garmin AFT Camera on Mast Starboard Windscreen Wiper  Deck Equipment Standard- Anchor Locker Bow Fitting AFT Bathing Platform and Central Platform with Ladder Starboard Side Gate 6 Retractable Stainless Steel Mooring Cleats Cockpit Handrails Fender Hooks, Quick Connect (4) Hull Rubrail  Optional- Anchoring Kit- Stainless Steel Anchor + Galvanized Chain + Rope Mooring Kit (4 Lines + 6 Fenders) Central Stainless Steel Bow Ladder with Platform Full Soft AFT Cockpit Enclosure Full Soft Side Enclosure for High Windshield Full Soft Side and Windshield Enclosure for Low Windshield Front Sun Shade on 4 Poles Fixed AFT Cockpit Sun Shade Side Stainless and Plexiglass Pulpits  Exterior Comforts Standard- Front and Aft Cockpit Cushion- Gandia Grey Cushions for Aft &amp; Bow Cockpit with Covers Low Walk Through Windshield Storage Locker in Cockpit Bench w/ Drainage 2 Sliding L-Shape Benches with Storage Transformable in Sunbathing Area 2 Aft Cockpit Tables with Cup Holders Pilot &amp; Copilot Seating USB Plugs Cupholder  Optional- Front and Aft Cockpit Cushion- Cognac/ Black Front and Aft Cockpit Cushion- Light Grey Marina Mat Foam on Front and Aft Cockpit (Latte Black or Titanium) Irodeck on Swim Platform, Front and Aft Cockpit Removable Central Forward Cockpit Table Bow Drawer Refrigerator (20I) Bow In-Fill Cushions  Cockpit Galley Standard- Corian Lava Rock Worktop Pressured Water Fridge 65L Sink Drawers Trash Bin Electric Ceramic Cooktop 1 Fire  Optional- Additional Starboard Cockpit Refrigerator (65L) Kenyon Cockpit Grill (Instead of Ceramic Cooktop) Single Propane Burner Cooktop  Interior Comforts Standard- Alpi White OAK Interior Woodworks Flooring Fortezza Double Berth Hull Windows Curtains for Cabin Mirror Reading Lights with USB Plugs Extra USB Plugs 220V Sockets  Optional- Reversible Air Conditioning 2x8k BTU On Shore Power 220V Generator (5kW) with 50L Diesel Tank Screens for Port Holes Additional Fresh Water Tanks (2x 95L) TV Pre-installation in Cabins and Cockpit Microwave Oven in Port Side Cabin Snap in Carpet in Cabin  2 Heads Standard- Hull Window Opening Portholes Deck Hatch with Privacy Adhesive Water Heater 220V Separate Shower Mirror Storage Compartments Electric Fresh Water Toilet Venetian Blinds Holding Tanks 2x 65L  Optional- Grey Water Tanks (2x 64L)  Battery Standard- Battery Charger Shore Power 220V Sockets  Optional- Pre Wiring for additional AGM House Battery Inverter 2000W </t>
   </si>
   <si>
     <t>Build Slot Available</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-th38698e4a7fc539cc8ab305d8b3</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17709328601049990583698e4a7c64525.png</t>
   </si>
   <si>
     <t>697d20668f410922b608c683</t>
   </si>
   <si>
     <t>2026 Jeanneau NC 1095 Coupe S2</t>
   </si>
   <si>
     <t>2026 Jeanneau NC 1095 Coupe Series 2 For Sale!$480,640More photos coming soon!Options:Twin Yamaha 300hpAutomatic Trim Tabs ZipwakeAudio Pack Fusion RA210Garmin VHF 215I AISTrim Level Preference USA CoupeElectronic Pack Garmin UpgradedAnchoring KitWireless Induction ChargerU-Shape Cockpit Saloon + GRP Table + Sundeck Compliment2 Underwater LightsRemovable Carpet Set In Wheelhouse and CabinsLeatherette Tannery Sugar Upholstery In SaloonSunshade On Poles For Front CockpitAft Cockpit Sun Awning - Graphite ColorSet Of Protective Covers For Aft CockpitStorage Rack On The Roof For Stand Up PaddleProtective Cover For Front CockpitSemi-Transparent External Windscreen CurtainVariable Bow Thruster For Yamaha JoystickAdditional Water Tank (100 Liters)Deck SearchlightDouble Berth Compliment In Portside CabinDouble Berth Compliment In SaloonSwiveling System For Pilot SeatRemovable Exterior Carpet Set Infinity For U-CockpitEnglish Owners Manual USATV AntennaTV Pre-Fit 115V Saloon + Inverter 250KVAElectrical Bow WindlassCockpit Shower (Hot &amp; Cold)Ambiance LED Lights (Saloon &amp; Cabins)LED Lights In Cockpit Floor110V Water HeaterInterior Curtains2 Rear Cockpit WorklightsRing For TrailerRemovable Swim LadderFront Cockpit UpholsteryHorn</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-1095-coupe-s2697d20668f410922b608c683</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176980957380415188697d26a583b1d.webp</t>
   </si>
   <si>
     <t>6978def496814e0f6a092509</t>
   </si>
   <si>
     <t>2022 Sea Hunt Ultra 255SE</t>
   </si>
   <si>
     <t>2022 Sea Hunt Ultra 255SEPrice: $99,900Offsite ListingOptions: Yamaha 300 DES (197hrs)HELM MASTER EX CONTROLSULTRA ENTERTAINMENT CENTERSTATE BLUEDUAL GARMIN 12" w/VHFDIVE DOOR LADDERTRIM TABSANCHOR WINDLESSS/S PROPBacked by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” "center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “25FT center console.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2022-sea-hunt-ultra-255se6978def496814e0f6a092509</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17695294111334491576978e043108a9.png</t>
   </si>
   <si>
     <t>696fb21b39d837737b02795f</t>
   </si>
   <si>
     <t>2026 Regulator 37</t>
   </si>
   <si>
-    <t>2026 Regulator 37 For Sale!MSRP: $1,251,040(Does Not Include Prep &amp; Freight)7-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Power (Included)Triple White Yamaha XTO 450 Offshore EnginesHelm Master™ EX JoystickEX Autopilot with Waypoint DecelerationDigital Electric Steering (DES)Digital Electronic Control (DEC)Electronic Key Switch with Wireless FobSelected Options &amp; UpgradesPower &amp; SystemsArid Bilge Systems Series 2 (12V, 2-Zone)Seakeeper 4.5 Gyro Stabilization SystemUpgraded Onan 13.5kW GeneratorHull &amp; ExteriorHull Color: Storm Gray (Sides Only)Bracket with White GelcoatBootstripe: Navy / Navy / NavyT-Top Underside Color Matched to HullSeating, Galley &amp; InteriorDiamond Quilted UpholsteryE-Series Galley Upgrade with Electric Grill and RefrigeratorTeak Ladder-Back Helm Chairs with ArmrestsHalcyon Luxe Interior PackageElectronics &amp; Lighting(2) Inductive Phone Chargers (Console)(2) Inductive Phone Chargers (Helm + Console)Additional Garmin 12" GPSMAP 1243 XSVCenter Forward LED Light BarElectric Anchor Light and Antenna MountsFusion Entertainment Upgrade PackageGarmin GT36 UHD SideVu/ClearVu TransducerGarmin GXM 54 SiriusXM Weather ReceiverMulti-Colored Underwater LED LightsFishing Upgrades(10) Forward Gunwale Cup Holder Rod HoldersDual Pressurized Livewells with Clear Acrylic LidsUnder-Gunwale Gaff HolderRefrigerated Port Aft FishboxRefrigerated Transom Fishbox</t>
+    <t>2026 Regulator 37 For Sale!MSRP: $1,251,040(Does Not Include Prep &amp; Freight)Options:Power (Included)Triple White Yamaha XTO 450 Offshore EnginesHelm Master™ EX JoystickEX Autopilot with Waypoint DecelerationDigital Electric Steering (DES)Digital Electronic Control (DEC)Electronic Key Switch with Wireless FobSelected Options &amp; UpgradesPower &amp; SystemsArid Bilge Systems Series 2 (12V, 2-Zone)Seakeeper 4.5 Gyro Stabilization SystemUpgraded Onan 13.5kW GeneratorHull &amp; ExteriorHull Color: Storm Gray (Sides Only)Bracket with White GelcoatBootstripe: Navy / Navy / NavyT-Top Underside Color Matched to HullSeating, Galley &amp; InteriorDiamond Quilted UpholsteryE-Series Galley Upgrade with Electric Grill and RefrigeratorTeak Ladder-Back Helm Chairs with ArmrestsHalcyon Luxe Interior PackageElectronics &amp; Lighting(2) Inductive Phone Chargers (Console)(2) Inductive Phone Chargers (Helm + Console)Additional Garmin 12" GPSMAP 1243 XSVCenter Forward LED Light BarElectric Anchor Light and Antenna MountsFusion Entertainment Upgrade PackageGarmin GT36 UHD SideVu/ClearVu TransducerGarmin GXM 54 SiriusXM Weather ReceiverMulti-Colored Underwater LED LightsFishing Upgrades(10) Forward Gunwale Cup Holder Rod HoldersDual Pressurized Livewells with Clear Acrylic LidsUnder-Gunwale Gaff HolderRefrigerated Port Aft FishboxRefrigerated Transom Fishbox</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-regulator-37696fb21b39d837737b02795f</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1768928591949109585696fb54f1b42e.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177706119370409593469ebcd4907ba9.png</t>
   </si>
   <si>
     <t>696fa488ca9af2acbd0a514c</t>
   </si>
   <si>
     <t>2026 Regulator 28</t>
   </si>
   <si>
-    <t>2026 Regulator 28 For Sale!MSRP: $488,070(Does Not Include Prep &amp; Freight)Options:Twin White Yamaha F350 4-Stroke Engines w/ DES Tilt Helm, DEC and Electronic Key Switch w/ Wireless Key Fob -- Plus Helm Master® EX Joystick w/ Multimode Set Point™ and EX Autopilot w/ Waypoint DecelerationYamaha Salt Water Series Props36-Amp Battery Charger with 25' CordHull Color – Sides OnlyGulfstream Blue (Stars &amp; Stripes)Bootsriping: White/Charcoal/WhiteT-Top Rocket LauncherT-Top Storage CompartmentT-Top Underside to Match Hull SidesDove Gray Upholstery28 Tackle Center Cooler Edition: Retains all Helm Seating &amp; Rocket Launcher Features - plus Slide-Out Cooler for additional Storage and Seating and Modified Tackle StorageDiamond Quilted UpholsteryDual-Height Pedestal Table w/ Magnetic Filler Cushion and Table/Pedestal Storage2) Inductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (10) Premium Backlit Speakers, Subwoofer, Amps, and Integrated Wi-FiFactory-Installed Garmin® 28 Premium Package: Two 16" GPSMAP® 8616 XSV Multi[1]Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, Airmar® B275LHW with Wide Beam 1kW CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicFactory-Installed Garmin® GMR™ Fantom 54 Open-Array Radar, Factory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan TransducerFactory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver Upgrade(2) Conventional Transom Rod Holders(8) Additional Forward Gunwale Cup Holder Rod holdersQuick-Release Under Gunwale Gaff Holder Refrigerated Transom FishboxBucket Holder with (2) Buckets Edson™ Wheel w/ Power Knob Phender Pro™ w/ (4) Quick-Release Fender Cleats Through Stem Bow Roller w/ Anchor Windlass, Freshwater Anchor Wash, Remote Switch, Chain, and AnchorForward Sun Shade - Deep GrayHelm, Console and Seating Canvas Covers - Deep Gray Now available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 28 is a top-tier offshore center console designed for serious fishing and luxury cruising, with a 27′8″ hull (32′6″ overall with engines), 9′5″ beam, and a massive 219-gallon fuel capacity. Equipped with twin Yamaha F300 engines and advanced features like HelmMaster® EX joystick controls, dual 16″ Garmin GPSMAP displays, and premium tackle-center layout, this model is built for buyers searching “Regulator 28 for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida.</t>
+    <t>2026 Regulator 28 For Sale!MSRP: $491,070(Does Not Include Prep &amp; Freight)Options:Twin White Yamaha F350 4-Stroke Engines w/ DES Tilt Helm, DEC and Electronic Key Switch w/ Wireless Key Fob -- Plus Helm Master® EX Joystick w/ Multimode Set Point™ and EX Autopilot w/ Waypoint DecelerationYamaha Salt Water Series Props36-Amp Battery Charger with 25' CordHull Color – Sides OnlyGulfstream Blue (Stars &amp; Stripes)Bootsriping: White/Charcoal/WhiteT-Top Rocket LauncherT-Top Storage CompartmentT-Top Underside to Match Hull SidesDove Gray Upholstery28 Tackle Center Cooler Edition: Retains all Helm Seating &amp; Rocket Launcher Features - plus Slide-Out Cooler for additional Storage and Seating and Modified Tackle StorageDiamond Quilted UpholsteryDual-Height Pedestal Table w/ Magnetic Filler Cushion and Table/Pedestal Storage2) Inductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (10) Premium Backlit Speakers, Subwoofer, Amps, and Integrated Wi-FiFactory-Installed Garmin® 28 Premium Package: Two 16" GPSMAP® 8616 XSV Multi[1]Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, Airmar® B275LHW with Wide Beam 1kW CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicFactory-Installed Garmin® GMR™ Fantom 54 Open-Array Radar, Factory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan TransducerFactory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver Upgrade(2) Conventional Transom Rod Holders(8) Additional Forward Gunwale Cup Holder Rod holdersQuick-Release Under Gunwale Gaff Holder Refrigerated Transom FishboxBucket Holder with (2) Buckets Edson™ Wheel w/ Power Knob Phender Pro™ w/ (4) Quick-Release Fender Cleats Through Stem Bow Roller w/ Anchor Windlass, Freshwater Anchor Wash, Remote Switch, Chain, and AnchorForward Sun Shade - Deep GrayHelm, Console and Seating Canvas Covers - Deep Gray Now available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 28 is a top-tier offshore center console designed for serious fishing and luxury cruising, with a 27′8″ hull (32′6″ overall with engines), 9′5″ beam, and a massive 219-gallon fuel capacity. Equipped with twin Yamaha F300 engines and advanced features like HelmMaster® EX joystick controls, dual 16″ Garmin GPSMAP displays, and premium tackle-center layout, this model is built for buyers searching “Regulator 28 for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-regulator-28696fa488ca9af2acbd0a514c</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17750587642797829469cd3f4cbf4ff.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777041185154078024769eb7f2193c0a.png</t>
   </si>
   <si>
     <t>696fa4843e75a40e2b094ca5</t>
   </si>
   <si>
     <t>2025 Regulator 28</t>
   </si>
   <si>
-    <t>2025 Regulator 28 For Sale!MSRP: $452,365(Does Not Include Prep &amp; Freight)Options:Twin White Yamaha F300 4-Stroke Engines with DES Tilt Helmand DEC - Plus Helm Master® EX Joystick w/ Multimode SetPointT and EX Autopilot w/ Waypoint Deceleration36-Amp Battery Charger with 25' CordFeatured Hull Color - Sides OnlyBootstriping White/White/WhiteT-Top Rocket LauncherT-Top Storage CompartmentT-Top Underside to Match Hull SidesStandard White Upholstery28 Tackle Center w/ Upholstered Helm Seating for Two w/ IndividualFolding Footrests, (2) Cup Holders, and Seatback Rocket Launcherw/ Tackle Center &amp; Storage, Including: Large Tackle Drawers (2)Dual-Height Pedestal Table with Filler Cushion (2) Inductive Cell Phone Chargers: (1) at Helm; (1) InsideEntertainment Upgrade Package: Includes Fusion® DynamicallyFactory-Installed Garmin® 28 Premium Package:Two 16" GPSMAP® 8616 XSV Multi-Touch WidescreenChartplotter/Sonar Displays, VHF 215 AIS RadioFactory-Installed Garmin® GMRT Fantom 54 Open-Array RadarFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVMulti-Colored Underwater LED Lights (2)(2) Conventional Transom Rod Holders, (6) Aft Gunwale Cup Holder Rod Holders, (8) Additional Forward Gunwale Cup Holder Rod HoldersRefrigerated Transom FishboxBucket Holder with (2) BucketsBuilt-In 12V Watersports Inflation StationCockpit Freshwater Engine FlushEdsonT Wheel with Power KnobGray Helm Pad w/ Black Regulator LogoHose Coil Racks (2) for Raw Water and Freshwater Wash DownsPhender ProT with (4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote Switch,Chain and AnchorForward Sun Shade - DEEP GRAYHelm, Console and Seating Canvas Covers- DEEP GRAYNow available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 28 is a top-tier offshore center console designed for serious fishing and luxury cruising, with a 27′8″ hull (32′6″ overall with engines), 9′5″ beam, and a massive 219-gallon fuel capacity. Equipped with twin Yamaha F300 engines and advanced features like HelmMaster® EX joystick controls, dual 16″ Garmin GPSMAP displays, and premium tackle-center layout, this model is built for buyers searching “Regulator 28 for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida.</t>
+    <t>2025 Regulator 28 For Sale!**Under Contract**MSRP: $452,365(Does Not Include Prep &amp; Freight)Options:Twin White Yamaha F300 4-Stroke Engines with DES Tilt Helmand DEC - Plus Helm Master® EX Joystick w/ Multimode SetPointT and EX Autopilot w/ Waypoint Deceleration36-Amp Battery Charger with 25' CordFeatured Hull Color - Sides OnlyBootstriping White/White/WhiteT-Top Rocket LauncherT-Top Storage CompartmentT-Top Underside to Match Hull SidesStandard White Upholstery28 Tackle Center w/ Upholstered Helm Seating for Two w/ IndividualFolding Footrests, (2) Cup Holders, and Seatback Rocket Launcherw/ Tackle Center &amp; Storage, Including: Large Tackle Drawers (2)Dual-Height Pedestal Table with Filler Cushion (2) Inductive Cell Phone Chargers: (1) at Helm; (1) InsideEntertainment Upgrade Package: Includes Fusion® DynamicallyFactory-Installed Garmin® 28 Premium Package:Two 16" GPSMAP® 8616 XSV Multi-Touch WidescreenChartplotter/Sonar Displays, VHF 215 AIS RadioFactory-Installed Garmin® GMRT Fantom 54 Open-Array RadarFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVMulti-Colored Underwater LED Lights (2)(2) Conventional Transom Rod Holders, (6) Aft Gunwale Cup Holder Rod Holders, (8) Additional Forward Gunwale Cup Holder Rod HoldersRefrigerated Transom FishboxBucket Holder with (2) BucketsBuilt-In 12V Watersports Inflation StationCockpit Freshwater Engine FlushEdsonT Wheel with Power KnobGray Helm Pad w/ Black Regulator LogoHose Coil Racks (2) for Raw Water and Freshwater Wash DownsPhender ProT with (4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote Switch,Chain and AnchorForward Sun Shade - DEEP GRAYHelm, Console and Seating Canvas Covers- DEEP GRAYNow available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 28 is a top-tier offshore center console designed for serious fishing and luxury cruising, with a 27′8″ hull (32′6″ overall with engines), 9′5″ beam, and a massive 219-gallon fuel capacity. Equipped with twin Yamaha F300 engines and advanced features like HelmMaster® EX joystick controls, dual 16″ Garmin GPSMAP displays, and premium tackle-center layout, this model is built for buyers searching “Regulator 28 for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-regulator-28696fa4843e75a40e2b094ca5</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1768924301852094416696fa48dcbbd2.webp</t>
   </si>
   <si>
     <t>696f90d467f8cfc403022a63</t>
   </si>
   <si>
     <t>2026 Sea Hunt Gamefish 28FS</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Gamefish 28FS For Sale!N.A.P. $247,471(Does Not Include Prep &amp; Freight)Options:Twin F300XSB2'sYamaha Helm Master SystemBattle Station Leaning Post w/Captains ChairsBow Table (Telescoping)Rear Bench SeatBow BackrestsHardtop w/Silver Gray Underside w/KingfishPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)Side Entry Ladder w/Ladder HolderWindlassGARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master*Deluxe Diamond Stitch**Entire Hull Silver Gray*Yamaha Salt Water Series Props</t>
+    <t>2026 Sea Hunt Gamefish 28FS For Sale!N.A.P. $247,471**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:Twin F300XSB2'sYamaha Helm Master SystemBattle Station Leaning Post w/Captains ChairsBow Table (Telescoping)Rear Bench SeatBow BackrestsHardtop w/Silver Gray Underside w/KingfishPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)Side Entry Ladder w/Ladder HolderWindlassGARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master*Deluxe Diamond Stitch**Entire Hull Silver Gray*Yamaha Salt Water Series Props</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-28fs696f90d467f8cfc403022a63</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772740051198409576369a9ddd3d6d94.png</t>
   </si>
   <si>
     <t>696f8decf2ecb90e750496ef</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 245SE</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,476Options:F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/Ladder HolderGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
+    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,476**$10,000 Factory Rebate**Options:F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/Ladder HolderGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se696f8decf2ecb90e750496ef</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772729279113592403169a9b3bf21332.png</t>
   </si>
   <si>
     <t>696f8bd6618b88c3500d9fb6</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 265SE For Sale!N.A.P. $182,200(Does Not Include Prep &amp; Freight)Options:Twin F200XSA2'sYamaha Helm Master SystemUltra Entertainment Leaning PostBow BackrestsHardtop w/Slate Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/Ladder HolderGARMIN Dual 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Reliance PropsCockpit Storage Drape**Flat Bow Cushions**</t>
+    <t>2026 Sea Hunt Ultra 265SE For Sale!N.A.P. $182,200**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:Twin F200XSA2'sYamaha Helm Master SystemUltra Entertainment Leaning PostBow BackrestsHardtop w/Slate Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/Ladder HolderGARMIN Dual 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Reliance PropsCockpit Storage Drape**Flat Bow Cushions**</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-265se696f8bd6618b88c3500d9fb6</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773168795115906058769b0689be8c94.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177627688199650255869dfd59107f48.png</t>
   </si>
   <si>
     <t>696f874274dbb56ff1068a3d</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 255SE For Sale!N.A.P. $144,663(Does Not Include Prep &amp; Freight)Options:F350XSA2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Ice Blue Hull*Yamaha Salt Water Series Prop**Flat Bow Cushions**Now available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 255 SE is a standout new-generation center console offering premium features, performance and style built for the Florida coast. With a length overall of 24′11″ and a beam of 8′9″, this Ultra 255 SE carries a 120-gallon fuel capacity and a dry weight of roughly 4,600 lbs, making it an ideal platform for daily cruising, island runs, or serious fishing across Naples, Marco Island, Cape Coral and the 10,000 Islands.Backed by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” “new center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “premium center console 25-ft Florida.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
+    <t>2026 Sea Hunt Ultra 255SE For Sale!N.A.P. $144,663**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:F350XSA2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Ice Blue Hull*Yamaha Salt Water Series Prop**Flat Bow Cushions**Now available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 255 SE is a standout new-generation center console offering premium features, performance and style built for the Florida coast. With a length overall of 24′11″ and a beam of 8′9″, this Ultra 255 SE carries a 120-gallon fuel capacity and a dry weight of roughly 4,600 lbs, making it an ideal platform for daily cruising, island runs, or serious fishing across Naples, Marco Island, Cape Coral and the 10,000 Islands.Backed by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” “new center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “premium center console 25-ft Florida.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-255se696f874274dbb56ff1068a3d</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772740719132467855069a9e06f35eed.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775570718172377805569d50f1e6ef92.png</t>
   </si>
   <si>
     <t>696f84ca1c1ce757830c7490</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 275SE</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 275SE For Sale!N.A.P. $216,143(Does Not Include Prep &amp; Freight)Options:Twin F250XSB2'sYamaha Helm Master EX with JoystickTilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsBow Table (Telescoping)Hardtop w/Silver Gray UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)WindlassGARMIN Dual 12" Electronics Package w/GT17*Big Transducer**Silver Gray Hull*Yamaha Salt Water Series Props You buy a Sea Hunt Boat because of the standard features! The name says it all! Our Ultra Series was created for families desiring the "Ultra" experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating, and oversized bow area (complete with bow backrests and cup holders), it's easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod Holders and Livewells instantly turn the Ultra into the most comfortable fishing boat on the water! Added standard features include: wrap around bolsters, bow cushions, color screen waterproof stereo, Yamaha Digital Command Link Gauges; and more! Can you really have comfort, fun and fishing in one boat? With the Ultra Series, you can!</t>
+    <t>2026 Sea Hunt Ultra 275SE For Sale!N.A.P. $216,143**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:Twin F250XSB2'sYamaha Helm Master EX with JoystickTilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsBow Table (Telescoping)Hardtop w/Silver Gray UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)WindlassGARMIN Dual 12" Electronics Package w/GT17*Big Transducer**Silver Gray Hull*Yamaha Salt Water Series Props You buy a Sea Hunt Boat because of the standard features! The name says it all! Our Ultra Series was created for families desiring the "Ultra" experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating, and oversized bow area (complete with bow backrests and cup holders), it's easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod Holders and Livewells instantly turn the Ultra into the most comfortable fishing boat on the water! Added standard features include: wrap around bolsters, bow cushions, color screen waterproof stereo, Yamaha Digital Command Link Gauges; and more! Can you really have comfort, fun and fishing in one boat? With the Ultra Series, you can!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-275se696f84ca1c1ce757830c7490</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772743978193139357369a9ed2aa0df3.png</t>
   </si>
   <si>
     <t>695e5de46c340228650ded39</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Gamefish 27 Forward Seating</t>
-[...8 lines deleted...]
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177334671452963453269b31f9a915b0.png</t>
+    <t>2026 Sea Hunt Gamefish 27FS For Sale!N.A.P $193,266**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:Twin F200XSA2'sTilt Yamaha Electric SteeringBait Tank Leaning Post w/Captains Chairs (25 Seat)Bow BackrestsRear Bench SeatBow Table (Telescoping)Hardtop w/ Silver Gray Underside w/ KingfishPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/ Ladder HolderGarmin Dual 12" Electronics Package w/ GT17 *Big Transducer*Yamaha Auto Pilot*Deluxe Diamond Stitch**Silver Gray Hull*Yamaha Reliance Props</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-27-fs695e5de46c340228650ded39</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776355630214667633769e1092e01ba7.png</t>
   </si>
   <si>
     <t>6952a4e3791888de7b05f64a</t>
   </si>
   <si>
     <t>2026 Jeanneau NC Weekender 1295 Fly</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-1295 FLY For Sale!BUILD SLOT AVAILABLEOptions:Yamaha Triple 300SBW WhiteSaloon Upholstery Leather DolceElectric pack Garmin UpgradeAudio Pack Premium Fusion FlyCockpit Electrical Sun AwningSunshade For Front CockpitProtect Covers Fly -If GalleyBimini On Flying Bridge SilverFly Galley With Grill 110vWood Table And Aft SunpadBow Sunpad Filler CushionExternal Window Covers SunworkGyroscopic Stabilizer Sea Keeper 32 Underwater LightsTwin Drawer Fridge FreezerFull Electric Galley 115vDouble Berth In SaloonCarpet In Saloon And StairsCarpet In Corridor And CabinsInverter 2000va 12v-115 VAutomatic Trim Tabs ZipwakeRear View Camera Garmin GC200Radar Garmin Fantom18xManufacturer Provided DescriptionWelcome aboard the new NC 1295 Flybridge, a boat designed to offer you comfort whether cruising or at anchor, with three cozy cabins! You'll fall in love with her contemporary, elegant lines, featuring new windows in the hull.  This signature feature by Jeanneau lends an exclusive style to the flagship of this historic line, equipped with triple 300 HP engines. This new model features multiple living spaces especially designed for relaxation with family and friends. Plenty of time for swimming and moments with your feet dangling in the water from the aft cockpit, with the electrically controlled starboard-side terrace. Port side, a large side door facilitates access for everyone on board. Far from the everyday, you can lounge comfortably on one of three integrated sun loungers on the forward deck, for guaranteed moments of pure relaxation! Sun worshipers will enjoy the fully equipped flybridge for driving at full speed, sunbathing in complete privacy, and enjoying a cocktail with a view of the sea at the end of the day!With large, bright windows and a panoramic view over the water, life is sweet aboard this flagship, enhanced by a refined, contemporary selection of materials. Take your place at the helm, and take advantage of the very latest technologies, found aboard the largest boats, for easy handling. The starboard-side door will allow easy access and facilitate manoeuvres, for cruising with complete peace of mind. Cast off, and take up residence in one of three comfortable cabins, for a peaceful rest on the water at each stop along your cruise!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-weekender-1295-fly6952a4e3791888de7b05f64a</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176702432617193316686952a6c6a79af.webp</t>
   </si>
   <si>
     <t>69529529791888de7b05f60e</t>
   </si>
   <si>
     <t>2026 Jeanneau NC 1095</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Jeanneau NC 1095 For Sale!Build Slot AvailableOptions:Yamaha 2x300 Nsb2-U-Lu Sbw WhiteTrim Level Premiere UsaUpholstery Saloon In Fabric Jumbo PureComfort PackElectronic Pack Garmin UpgradedAudio Pack Fusion Ra70nRing For TrailerU-Shape Cockpit Saloon + Table + Sundeck ComplementSliding Aft Cockpit Sun Protection - Silver ColorSunshade For Front SunpadStorage Rack On The Roof For Stand Up PaddleFront Sundeck With Lifting BackrestsRemovable Exterior Carpet Set Infinity For U-Shape CockpitBow ThrusterAdditional Water Tank (100 Liters)Generator Panda Diesel 6.4kva 115v-60hzDeck SearchlightUnderwater LightAdditional Fridge In Storage Compartment / Third CabinMicrowave Oven 115v115v Vitroceramic CooktopAir Conditioning 115v 60hzMattress For 3rd CabinDouble Berth Complement In SaloonOverhead Storage Locker In The GalleyOverhead Locker In SaloonOverhead Lockers In The Front CabinAutomatic Trim Tabs ZipwakeYamaha Pre-Rigging Hmex 2x300 Nsb Electric Control UsUpgrade Yamaha Joystick For Twin 300 Sbw WhiteTv AntennaPre-Wiring Tv Fusion 110vRadar Garmin Fantom18HornEXPERIENCE THE SEA WITH EXCEPTIONAL VOLUME AND COMFORTWith the NC 1095, the attributes of the line are taken to the max:  safety, comfort, versatility, incredible volume, impressive equipment, and an unequalled feeling of freedom!SEANAPPS Technology on board THE VERSATILE WEEKENDER IN XXLThe NC 1095 meets its challenge, featuring an outboard engine aboard a 10-metre powerboat, and delivering performance, reliability, stable cruising, exceptional seakeeping, and ease of handling. With top speeds at 37 knots for those who love sensations of speed, this model features great maneuverability, even at lower speeds. Offering versatility, a rich selection of equipment and a clever layout, which has made the line a success, this large model also affords remarkable volume and even greater comfort.                             </t>
   </si>
@@ -658,723 +685,507 @@
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-renegade-38-open69401d627b05344a10044084</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177454280673821143969c55fd6e31d9.png</t>
   </si>
   <si>
     <t>694016f56be4daa4270f4c42</t>
   </si>
   <si>
     <t>1999 Crownline 242CR</t>
   </si>
   <si>
     <t xml:space="preserve">1999 Crownline 242 CR For Sale!$19,900 The 1999 Crownline 242 CR is a well-maintained fiberglass boat that offers excellent performance and comfort for those interested in recreational boating. With a length of 24 feet and a beam of 8.5 feet, it provides ample space and stability on the water. The boat can accommodate up to 11 passengers, making it ideal for family outings or gatherings with friends.Currently available in stock, this Crownline is ready for use. Whether you're heading out for a day of fishing or enjoying a relaxed cruise, the 242 CR provides a comfortable, spacious, and enjoyable experience on the water.Options: 2024 Volvo Penta 5.7L I/O – 30 HRSEngine Replaced 2024New Eisenglass in 2024, never been usedFusion Stereo head unit with rocker fosgate speakers, replaced 2024New A/C unit, replaced 20249” garmin, replaced 2024Flushable headMicrowaveAir ConditioningElectric cooktop Refrigerator Dual sleeping berths </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/1999-crownline-242cr694016f56be4daa4270f4c42</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176608283496876314869444912718ce.webp</t>
   </si>
   <si>
     <t>6939861d7eb8f23b7f093302</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $122,637Options:Yamaha F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/ Silver Gray UndersidePowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsWindlassSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)Silver Gray HullGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
+    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $122,637**$10,000 Factory Rebate**Options:Yamaha F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/ Silver Gray UndersidePowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsWindlassSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)Silver Gray HullGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se6939861d7eb8f23b7f093302</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17710124861249981455698f81868ccd6.png</t>
   </si>
   <si>
     <t>6939774c5d3695a567000ff5</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 255SE For Sale!N.A.P: $140,626 (Does Not Include Prep &amp; Freight)Options: Yamaha F300XSB2Tilt Yamaha Electric SteeringYamaha Salt Water Series PropUltra Entertainment Leaning PostBow BackrestsBow Filler CushionHardtop w/Silver Gray UndersideSide Entry Ladder w/ Ladder HolderGARMIN 12" Electronics Package w/VHFPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsWindlass AnchorRecirculating Livewell (per Livewell)*Diamond Deluxe Stitch*Silver Gray HullNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 255 SE is a standout new-generation center console offering premium features, performance and style built for the Florida coast. With a length overall of 24′11″ and a beam of 8′9″, this Ultra 255 SE carries a 120-gallon fuel capacity and a dry weight of roughly 4,600 lbs, making it an ideal platform for daily cruising, island runs, or serious fishing across Naples, Marco Island, Cape Coral and the 10,000 Islands.Backed by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” “new center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “premium center console 25-ft Florida.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
+    <t>2026 Sea Hunt Ultra 255SE For Sale!N.A.P: $140,626 **$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: Yamaha F300XSB2Tilt Yamaha Electric SteeringYamaha Salt Water Series PropUltra Entertainment Leaning PostBow BackrestsBow Filler CushionHardtop w/Silver Gray UndersideSide Entry Ladder w/ Ladder HolderGARMIN 12" Electronics Package w/VHFPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsWindlass AnchorRecirculating Livewell (per Livewell)*Diamond Deluxe Stitch*Silver Gray HullNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 255 SE is a standout new-generation center console offering premium features, performance and style built for the Florida coast. With a length overall of 24′11″ and a beam of 8′9″, this Ultra 255 SE carries a 120-gallon fuel capacity and a dry weight of roughly 4,600 lbs, making it an ideal platform for daily cruising, island runs, or serious fishing across Naples, Marco Island, Cape Coral and the 10,000 Islands.Backed by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” “new center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “premium center console 25-ft Florida.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-255se6939774c5d3695a567000ff5</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17710116212021441274698f7e25d7c6b.png</t>
   </si>
   <si>
     <t>6933016af2e971e2e10708de</t>
   </si>
   <si>
-    <t xml:space="preserve">2026 Sea Hunt Gamefish 25 For Sale!N.A.P. $161,269(Excludes Prep &amp; Freight)Options:Twin F150XSA2'sTilt Yamaha Electric SteeringBait Tank Leaning Post w/Captains ChairsRear Bench SeatBow Table (Telescoping)Bow BackrestsHardtop w/Slate Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)GARMIN Dual 12" Electronics Package w/VHFYamaha Auto Pilot*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Reliance PropsThis GameFish series delivers exactly what serious fishermen demand in a sportfishing center console boat.  These boats come ready to fish with standard features such as multiple insulated fishboxes and livewells, cockpit and bow bolsters, all stainless hardware and Yamaha Digital Command Link Gauges.  The Gamefish 25, 27, and 30 have side entry doors, recessed trim tabs, and hydraulic steering as standard equipment as well.  The cockpits are designed to have abundant room for 360° of fishing.  These hulls deliver soft dry rides second to none.  </t>
+    <t xml:space="preserve">2026 Sea Hunt Gamefish 25 For Sale!N.A.P. $161,269**$10,000 Factory Rebate**(Excludes Prep &amp; Freight)Options:Twin F150XSA2'sTilt Yamaha Electric SteeringBait Tank Leaning Post w/Captains ChairsRear Bench SeatBow Table (Telescoping)Bow BackrestsHardtop w/Slate Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)GARMIN Dual 12" Electronics Package w/VHFYamaha Auto Pilot*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Reliance PropsThis GameFish series delivers exactly what serious fishermen demand in a sportfishing center console boat.  These boats come ready to fish with standard features such as multiple insulated fishboxes and livewells, cockpit and bow bolsters, all stainless hardware and Yamaha Digital Command Link Gauges.  The Gamefish 25, 27, and 30 have side entry doors, recessed trim tabs, and hydraulic steering as standard equipment as well.  The cockpits are designed to have abundant room for 360° of fishing.  These hulls deliver soft dry rides second to none.  </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-256933016af2e971e2e10708de</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1771443369980486311699614a96eaf0.png</t>
   </si>
   <si>
-    <t>6927194bcfa6fa80190e1072</t>
-[...23 lines deleted...]
-    <t>690df5fd9274eec9aa07ea0b</t>
+    <t>68e6d6d4a2376e88ae0ec093</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC-895 S2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Jeanneau NC-895 S2 For Sale!MSRP $361,784Options:Twin Yamaha 250XSB2 Variable Bow Thruster for Yamaha Joystick Upgrade Yamaha Joystick for Twin 250SBW White Underwater Lights (2) TV Antenna Trim Level Premiere Including: electric windlass, horn, bow ring for trailer, AFT cockpit bench cushions (2 sections) Swiveling System for Helm Seat Sunshade on poles for Front Cockpit- Dark Smoke Storage Rack on the Roof for Stand up Paddle Salon Table Convertible into Double Berth in Jumbo Pure Fabric Only Overhead Cabinets in the Master Cabin Overhead Cabinets in the Galley NC 895 S2 with Yamaha 2x250XSB2 SBW VH USA Mooring Kit Microwave Oven 115v Leatherette Tannery Sugar Upholstery in Saloon Interior Curtains Generator Panda Diesel 4.8KVA 115v-60Hz (Not compatible with Lithium Batteries system) Front Sunpad with Lounge Chairs Fixed Sunawning for AFT Cockpit- Graphite Extra Filler Cushion for XXL Front Sunpad Exterior Removable Carpets for AFT Cockpit Enclosure AFT Cockpit- Graphite Electronic Pack Garmin Upgraded Including: Garmin GPSMAP 1223XSV, GT15M-IH Transducer, Display of Yamaha Engine Information Electric Induction Cooktop In lieu of Standard Gas Stove Deck Searchlight Custom and Duty Fee Comfort Pack Including: bow thruster, control of windlass from helm station, corian countertop on galley and bar extension, 110v shore power.  shore power Carpet in Interior Salon and in Cabins Bow Platform with Ladder Automatic Trim Tabs ZipWake instead of Lenco Trim  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-895-s268e6d6d4a2376e88ae0ec093</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773771798161172238569b99c16874ee.png</t>
+  </si>
+  <si>
+    <t>68e6ceba9046af6d8f07fa04</t>
   </si>
   <si>
     <t>2026 Jeanneau LEADER 9.0 WA SERIES 2</t>
   </si>
   <si>
-    <t>2026 Jeanneau Leader 9.0 WA S2 For Sale!MSRP $319,689More photos coming soon!Options:Twin Yamaha F250 XSB2'sElectronic Pack GARMIN UpgradedUpgrade Yamaha Joystick for Twin 250 SBW WhiteTrim Level PremiereComfort Pack 115v-60hzPremium Audio Pack Fusion w/ HardtopFiberglass HardtopConvert 12v-115v60 3kvaAft Swim PlatformsAft Cockpit Backrest Convertible into SunpadRemovable Swim Ladder and Lifelines for Lateral TerraceRemovable Carpet Set for SalonUpgraded Bathroom w/ Shower Door and Toilet SeatMooring KitAnchoring KitSet of Protective CoversSunshade for Front Cockpit - Dark SmokeSunshade for Aft Cockpit - Dark Smoke115v MicrowaveAir Conditioning 12K BTU3 Li-Batteries And Victron Sys2 Underwater LightsExterior Fridge in Leaning PostElectric Grill in Exterior GalleyFiberglass Cockpit Table Convertible into SunpadInterior And Door CurtainsFront Cockpit UpholsteryExtra Filler Cushion Front SunpadFolding Side Bench Port SideDouble Berth in Salon Marlin Pure WhiteHornCustom and Duty</t>
-[...38 lines deleted...]
-    <t>68f8d2c8d0c0ece9af032708</t>
+    <t>2026 Jeanneau Leader 9.0 WA SERIES 2 For Sale!MSRP $319,689More photos coming soon!Options:                               Twin Yamaha F250 XSB2'sFiberglass HardtopTrim Level Premiere Comfort Pack 115v-60hz Electronic Pack Garmin UpgradePremium Audio Pack Fus W HtopMooring KitAnchoring KitFolding Aft Backrest SunpadFolding Side Bench PortsideSunshade Aft Cockpit For T-TopSunshade Front CockpitLadder And Lifeline For TerracSet Of Protective CoversSwimming Platforms PolyesterFiberglass Table And Aft SundeckFront Cockpit UpholsteryFiller Cushion Front Sunpad2 Underwater LightsExt Fridge Leaning Post Storag115v MicrowaveCockpit Grill 110v Usa115v Air Conditioning On BattShower Door With Toilet SeatDouble Berth In Saloon MarlinRemovable Carpet Set In SaloonInterior And Door Curtains3 Li-Batteries And Victron SysConvert 12v-115v60 3kvaAutomatic Trim Tabs ZipwakeUpgr Yam Joy 2x250 Sbw WhiteHornCustom &amp; Duty DESIGN AND HIGH PERFORMANCE TO EXPERIENCE PURE THRILL - Boasting a V-shaped hull by Michael Peters and twin engines for up to 2 x 250 HP, the Leader 9.0 WA will delight thrill-seekers and fans of express crossings, the wind in their hair, with top speeds of over 40 knots. With elongated lines, a T-top, a protective glass windscreen, and large windows in the hull… this boat, inspired by the Leader 10.5 WA and 12.5 WA, boasts an elegant, distinguished, and contemporary style, yet one that is also synonymous with safety and fun for the whole family.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-leader-90-wa-series-268e6ceba9046af6d8f07fa04</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776958213123045161869ea3b05e50d3.png</t>
+  </si>
+  <si>
+    <t>68e6cc596beabc3b6c0172a0</t>
+  </si>
+  <si>
+    <t>2027 Jeanneau NC-895 SPORT S2</t>
+  </si>
+  <si>
+    <t>2027 Jeanneau NC-895 Sport For Sale!MSRP $349,399More photos coming soon!Options:Yamaha 2x250 Xsb2 Sbw Joystick Upgrade For Twin 250 Sbw WhiteVHF Garmin 215i AisUpholstery For Bow SeatingU-Shape Aft Cockpit Seating + Table Convertible Into SunpadFolding Bench Seat To Port + Side Backrest + Benchseat Next To SlidingDoors + Fiberglass Table + Sunpad Frame And UpholsteryTrim Level Premiere North AmericaElectric Windlass                                                    Ring For Trailer                                                     Cockpit Shower (Cold Water)                                         10v Water Heater                                                    110v Shore Power Fitting + Charger                                  Led Ambient Lighting In The Wheelhouse And Front Cabin              Led Floor Lighting In The Front And Aft Cockpit                     12v 16gal Fridge                                                     Storage Pouch Under The Steering Wheel                              Lenco Electric Trim Tabs                                            HornTable Convertible Into Berth In SalonSwiveling System For Helm SeatSunshade On Poles For Front Cockpit - Dark SmokeStorage Rack On The Roof For Stand Up PaddleRemovable Fiberglass Table For Front CockpitMooring Kit- Set Of 4 Lines And 4 FendersMicrowave Oven 115vInterior CurtainsGenerator Panda Diesel 4,8kva 115v-60hzSinkFixed Sun Awning Aft Cockpit - GraphiteExtra Sunpad For Bow SeatingGarmin Gpsmap 1223xsv                                               Gt15m-Ih Transducer                                                  Display Of Yamaha Engines Information On Garmin ScreenElectric Vitroceramic CooktopElectric Grill In Aft CockpitDeck Searchlight With Radar MastComfort Pack 110v-60hz UsaWindlass Control At The Helm Station                                Bow Thruster                                                         Cockpit Shower (Cold + Hot Water)                                   Dockside Fresh Water Inlet                                          Electric Freshwater Wc                                              Toilet SeatCarpet In Wheelhouse And In CabinsBaitwell With Salt Water Pump For Circulation And Deck WashAutomatic Trim Tabs ZipwakeAudio Pack Fusion Ra210FUSION RA210 + bluetooth + USB                                      4 LoudspeakersAnchor, chain and lineAIR CONDITIONING 16KBTU 115V60HZ3 COCKPIT WORKLIGHTS2 UNDERWATER LIGHTS2 FRONT HEADLIGHTS ON THE ROOF (2 LED LIGHT BARS)DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-jeanneau-nc-895-sport-s268e6cc596beabc3b6c0172a0</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17625266561887706365690e05c046154.png</t>
+  </si>
+  <si>
+    <t>68e6c6b4fad33bdee2075a08</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC-895 S2 For Sale!MSRP $361,784More photos coming soon!Options:Twin Yamaha 250 XS B2Saloon Upholstery Leath TannerTrim Level Premiere UsaComfort Pack 115v-60hz UsaElectronic Pack Garmin UpgradeAudio Pack Fusion Ra210Mooring KitAnchoring KitU-Shape Cockpit Saloon SundeckSunshade Front CockpitCockpit Sun Awning GraphiteBow Platform With LadderGraphite Cockpit Aft ClosingAft Bench CoverStorage Rack On The Roof SupFiller Cushion Front SunpadFront Sunpad With Lounge ChairRemovable Carpets Aft U-CockpitVariable Bow Thruster YamahaGenerator Panda 4.8kva 115v-60Deck SearchlightUnderwater Lights115v Microwave115v VitroceramicAir Con 115v60 16kbtuDouble Berth And U SaloonOverhead Locker In The GalleyOverhead Lockers Front CabinSwiveling System Of Pilot SeatCarpet Wheelhouse And CabinsInside CurtainsAutomatic Trim Tabs ZipwakeUpgr Yam Joy 2x250 Sbw WhiteAntenne TvCustom &amp; DutyDisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-895-s268e6c6b4fad33bdee2075a08</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176054594393339161968efcc9748bb3.png</t>
+  </si>
+  <si>
+    <t>68e65659f904bad32f082cc9</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 285SE For Sale!N.A.P $241,187**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: Twin F300XSB2'sTilt Yamaha Electric SteeringMezzanine Fiberglass Leaning Post w/ Captains ChairsBow BackrestsBow Table (Telescoping)HardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 285 SE is a premium 28’5” center console that combines offshore capability, luxury comfort, and family-friendly versatility. Priced at a N.A.P. of $241,187, this model delivers exceptional value for buyers searching for “Sea Hunt Ultra 285 SE for sale,” “new Sea Hunt 28-foot center console,” or “Sea Hunt dealer Southwest Florida.” Engineered with a deep-V hull, wide beam, and Sea Hunt’s renowned composite construction, the Ultra 285 SE is perfectly suited for Gulf cruising from Naples to Marco Island and the inshore waterways of Cape Coral and Estero Bay.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-285se68e65659f904bad32f082cc9</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773678110116377231369b82e1e79389.png</t>
+  </si>
+  <si>
+    <t>68cc14ac71871900e501a759</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 239SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 239SE For Sale!Build Slot Available!Options:Yamaha F300XSB2 GARMIN 12" Electronics Package w/VHFUltra Bait Tank Leaning Post w/ Captains ChairsFiberglass T-Top w/ Mister SystemColor to Underside of Fiberglass T-TopTrim Tabs w/ IndicatorsPowder Coating WhiteUnderwater LightsRecirculating Livewell (per Livewell)Trolling Motor Plug &amp; Wiring HarnessSide Entry Ladder w/ Ladder HolderPorta PottiYamaha Salt Water Series Props  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-239se68cc14ac71871900e501a759</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760562528126039183168f00d60bfc10.png</t>
+  </si>
+  <si>
+    <t>68cac08b5f429b87320f59a4</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 235SE</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 235SE For Sale!**Under Contract**N.A.P $112,980(Does Not Include Prep &amp; Freight)Options: F250XSB2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) Porta Potti GARMIN 12" Electronics Package w/VHF *Slate Blue Hull* Yamaha Salt Water Series Prop</t>
-[...149 lines deleted...]
-    <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $113,731(Does Not Include Prep &amp; Freight)Options: F250XSB2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) Porta Potti GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
+    <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $113,731**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: F250XSB2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) Porta Potti GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-235se68cac08b5f429b87320f59a4</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176609413035595598569447532a27a7.webp</t>
   </si>
   <si>
     <t>68cab752e6337080360edbe5</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,193(Does Not Include Prep &amp; Freight)Options:F300XSB2Tilt Yamaha Electric SteeringAluminum Leaning Post w/Captains ChairsBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsCooler Slide w/SH CoolerTrolling Motor Plug &amp; Wiring HarnessWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Entire Hull Ice Blue*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
+    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,193**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:F300XSB2Tilt Yamaha Electric SteeringAluminum Leaning Post w/Captains ChairsBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsCooler Slide w/SH CoolerTrolling Motor Plug &amp; Wiring HarnessWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Entire Hull Ice Blue*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se68cab752e6337080360edbe5</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17678843921664655983695fc66825e3f.webp</t>
   </si>
   <si>
     <t>68caab14eef716f16307d519</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 305SE</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 305SE For Sale!N.A.P. $278,668(Does Not Include Prep &amp; Freight)Options: Twin Yamaha   F350XSA2'sGARMIN Dual 16" Elect. Pac.w/Auto P. &amp; VHF  **GF 30 Package** w/ Helm MasterColor to Underside of Fiberglass T-TopDeluxe Diamond Interior PackageHull Color (Silver Gray)Recirculating Livewell (per Livewell)Side Entry Ladder w/ Ladder HolderUltra Entertainment Leaning PostWhite Powder CoatingYamaha Helm Master Control w/ Setpoint and Auto PilotYamaha Salt Water Series Props  TwinNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 305 SE is the flagship of the Ultra Series, offering premium offshore performance, exceptional comfort, and best-in-class value. With a N.A.P. of $266,789, this 30’5” center console delivers luxury-level fit and finish with the proven reliability and salt-water readiness that Sea Hunt owners expect in Southwest Florida. Built for serious coastal cruising and family adventure, the Ultra 305 SE is ideal for buyers searching “Sea Hunt Ultra 305 for sale,” “new Sea Hunt 30-foot center console,” or “Sea Hunt dealer Florida.”</t>
+    <t>2026 Sea Hunt Ultra 305SE For Sale!N.A.P. $278,668**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: Twin Yamaha   F350XSA2'sGARMIN Dual 16" Elect. Pac.w/Auto P. &amp; VHF  **GF 30 Package** w/ Helm MasterColor to Underside of Fiberglass T-TopDeluxe Diamond Interior PackageHull Color (Silver Gray)Recirculating Livewell (per Livewell)Side Entry Ladder w/ Ladder HolderUltra Entertainment Leaning PostWhite Powder CoatingYamaha Helm Master Control w/ Setpoint and Auto PilotYamaha Salt Water Series Props  TwinNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 305 SE is the flagship of the Ultra Series, offering premium offshore performance, exceptional comfort, and best-in-class value. With a N.A.P. of $266,789, this 30’5” center console delivers luxury-level fit and finish with the proven reliability and salt-water readiness that Sea Hunt owners expect in Southwest Florida. Built for serious coastal cruising and family adventure, the Ultra 305 SE is ideal for buyers searching “Sea Hunt Ultra 305 for sale,” “new Sea Hunt 30-foot center console,” or “Sea Hunt dealer Florida.”</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-305se68caab14eef716f16307d519</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176902939712693939869713f15e8cf2.webp</t>
   </si>
   <si>
-    <t>68b9f61e209fd49280061e54</t>
+    <t>68a3253692c5b9676a059767</t>
+  </si>
+  <si>
+    <t>2020 Blackfin 272DC</t>
+  </si>
+  <si>
+    <t>2020 Blackfin 272DC For SaleSale Price: $179,900Options: Trim Tabs w/Indicators &amp; Auto RetractTwin Yamaha 300 F300XCAAdd Optimus 360 Joystick Option (250HP - 300HP Only)Colored Boot Stripe - with Matching Upper Hull Accent Color (hullside color and bottom color must match)Ski Tow Pylon, StainlessSwim Platform Inlay (SeaDek) - GreyUnderwater LED LightsAft ShadeBow CoverBow ShadeCockpit CoverCockpit Table w/Seadeck inlay, Pedestal Vertical Side Mount BaseCockpit Drawer Refrigerator, Stainless Steel, 12VPremium Stereo Upgrade Package (Includes 6-7” JL Speakers, 2-Subwoofers, 5/2 Channel Amp &amp; LED Speakers)Electronics Package, Garmin - GPS/Chartplotter-Garmin 7612 (Includes Garmin 300 VHF, Requires Transducer)Transducer, Garmin - B60 600 Watts (Requires Garmin Electronics Package option)Electric Toilet with Holding Tank, Indicator &amp; Pump-Out Deck FittingMacerator with Overboard Discharge (Requires Electric Toilet Option) This versatile dual-console boat is the ultimate vessel for reaching your favorite fishing grounds, cruising the open waves or just gathering with friends for a day on the water. It comes loaded with all the necessary features and amenities for the serious fisherman such as a fiberglass hardtop, gunnel, and transom-mounted rod holders, in-floor fish boxes as well as the latest in navigation and fish-finding technology.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2020-blackfin-272dc68a3253692c5b9676a059767</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766085494409437107694453766b2c2.webp</t>
+  </si>
+  <si>
+    <t>6893a34810d71e73dd07a4a7</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt BX 25 FS</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt BX25FS For Sale!N.A.P. $122,388**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:F350XSA2Tilt Yamaha Electric SteeringSeastar 6" Hydraulic Jack PlateBait Tank Leaning Post w/Captains ChairsBow BackrestsHardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHFYamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt BX 25 FS is a high-performance bay/near-shore center console built to deliver both versatility and value. Measuring approximately 25′3″ in length with an 8′6″ beam, this model supports up to 350 HP and offers a fuel capacity around 68 gallons. Buyers searching for “Sea Hunt BX 25 FS for sale Florida,” “New bay boat for sale,” or “Sea Hunt dealer Bonita Springs” will find this listing aligns perfectly with their mission.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-bx-25-fs6893a34810d71e73dd07a4a7</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17660929501543078769447096d4d14.webp</t>
+  </si>
+  <si>
+    <t>6877a87328607b1f3e0ff855</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt BX25FS For Sale!N.A.P. $119,762**Ask about our Hook-N-Go Special!****$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)(PRICING DOES NOT INCLUDE ADDED POWER POLES OR TROLLING MOTOR)Options:Yamaha F300XSB2Garmin Kraken Trolling MotorDual Power Pole BladesGARMIN 12" Electronics Package w/VHFBait Tank Leaning Post w/Captains Chairs Color to Underside of Fiberglass T-TopHull Color Silver GrayRecirculating Livewell (per Livewell)SeaStar 6' Hydraulic Jack PlateWhite Powder CoatingYamaha Salt Water Series Props  SingleNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt BX 25 FS is a high-performance bay/near-shore center console built to deliver both versatility and value. Measuring approximately 25′3″ in length with an 8′6″ beam, this model supports up to 350 HP and offers a fuel capacity around 68 gallons. Buyers searching for “Sea Hunt BX 25 FS for sale Florida,” “New bay boat for sale,” or “Sea Hunt dealer Bonita Springs” will find this listing aligns perfectly with their mission.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-bx-25-fs6877a87328607b1f3e0ff855</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774642667132078198169c6e5eba24ed.png</t>
+  </si>
+  <si>
+    <t>687676f21818e61dba035f3d</t>
+  </si>
+  <si>
+    <t>2026 Regulator 30XO</t>
+  </si>
+  <si>
+    <t>2026 Regulator 30XO For Sale!MSRP: $446,630(Does Not Include Prep &amp; Freight)Options: Twin White Yamaha F350 4-Stroke Engines with DES Tilt Helm, DEC, and Electronic Key Switch with Wireless Key FobHydraulic Jackplate with Helm Mounted Pro-Trim Control36-Amp Battery Charger with 25' CordTrolling Motor READYYamaha EX Autopilot with Waypoint DecelerationFeatured Hull Color – Entire HullAbaco Sky (Blue Tone White) (1a Color Choice)NO STRIPING (Bootstriping option)Standard White Upholstery30XO Tackle &amp; Entertainment Center with Corian® Countertop, Removable Cutting Board, Tackle Storage, Waste Basket, Freshwater Wash Down, and (10) Rocket LaunchersDiamond Quilted UpholsteryTeak AccentsCenter Forward LED Light Bar on T-TopFactory-Installed Garmin® 30XO Premium Fish Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, Garmin® GT12M-THF CHIRP Transducer, Black Flushmount Electronics Face and Remote MicMulti-Colored Underwater LED Lights (2)Second 29 gal. Aft Livewell (Converted from Standard Aft Storage)Under Gunwale Rod Storage BoxesEdson™ Wheel with Power Knob (Console)Forward Sun Shade – Deep GrayThis new 2026 Regulator 30XO is built on a 30′-7″ LOA hull, 10′-2″ beam and a massive 222-gallon fuel capacity — combining big-boat capability in a center-console format. Available now at Bonita Boat Center in Bonita Springs, Naples, Cape Coral, Fort Myers and Marco Island — this 30XO is salt-water ready, factory supported, and positioned for immediate delivery. Target buyers searching “Regulator dealer near me,” “Regulator center console,” or “best boat dealer Southwest Florida”</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-regulator-30xo687676f21818e61dba035f3d</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17661565311432988303694568f372665.webp</t>
+  </si>
+  <si>
+    <t>687672febe367f384f0612c1</t>
+  </si>
+  <si>
+    <t>2026 Regulator 35</t>
+  </si>
+  <si>
+    <t>2026 Regulator 35 For Sale!MSRP: $878,330 Options:Power (Included)Triple White Yamaha Offshore F350 4-Stroke EnginesHelm Master™ EX Joystick with Multimode Set Point™EX Autopilot with Waypoint DecelerationDigital Electric Steering (DES) Tilt HelmDigital Electronic Control (DEC)Electronic Key Switch with Wireless FobPower &amp; SystemsArid Bilge Systems Series 2 (12V, 2-Zone)Dometic DG3 Gyro Stabilization System110V 8k BTU HVAC System with Reverse Cycle Heat Hull &amp; ExteriorHull Color: Storm Gray (Sides Only)Bracket with White GelcoatBootstripe: White / Charcoal / WhiteT-Top Underside Color Matched to HullSeating &amp; UpholsteryDove Gray UpholsteryDiamond Quilted UpholsteryFiberglass Sun Bed with Magnetic Filler CushionFlush-Folding Center Forward Seat with Magnetic CushionElectronics &amp; Lighting(2) Inductive Phone Chargers at Bow(2) Inductive Phone Chargers (Helm + Console)Additional Garmin 12" GPSMAP 1243 XSV at T-TopElectric Anchor Light and Antenna MountsFusion Entertainment Upgrade PackageGarmin Fantom 54 Open-Array RadarGarmin GT36 UHD SideVu/ClearVu TransducerGarmin GXM 54 SiriusXM Weather ReceiverMulti-Colored Underwater LED LightsFishing Upgrades(2) Electric Reel Hookups(4) Conventional Transom Rod Holders(6) Additional Midship Rod Holders(6) Aft Gunwale Cup Holder Rod HoldersClear Acrylic Livewell WindowUnder-Gunwale Gaff HolderRefrigerated Port Aft In-Deck FishboxUnder-Gunwale Rod &amp; Brush Storage</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-regulator-35687672febe367f384f0612c1</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776281729167650213669dfe881b3d06.png</t>
+  </si>
+  <si>
+    <t>68629386b7881559f2089956</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 28 CB</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 28 Coffin BoxBuild Slot Available!Starting: $231,592Standard Options:Twin Yamaha F300 XSB2Yamaha Saltwater Series PropMezzanine Fiberglass Leaning Post w/ Captains ChairsYamaha Electric SteeringYamaha tilt helmDual 16" Garmin GPSMAP 8616xsv Package w/ VHFYamaha CL5 Touchscreen DisplayYamaha Auto PilotUpgraded JL Audio Waterproof Stereo w/BluetoothWireless Phone ChargerDual Battery SwitchUnderwater LED LightsWhite InteriorBow BolstersCockpit BolstersFiberglass T-Top w/ Mister SystemPowder Coat PackageSide Entry DoorBennett Trim Tabs w/ IndicatorsChina ToiletWindlass AnchorRear Bench SeatOptionalBattle Station Leaning Post w/ Captains ChairsELECTRONICSYamaha Helm Master w/ Setpoint &amp; AutopilotTOPST-Top Underside ColorKingfish Rod HoldersINTERIORTan InteriorGray InteriorDeluxe Diamond StitchCUSHIONS &amp; CANVASCockpit Storage DrapeDash CoverLeaning Post CoverShrink WrapCoffin Box CoverOTHERGemlux Deluxe Outrigger Kit &amp; ShadeSide Entry Ladder &amp; HolderRecirculating Livewell</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-28-cb68629386b7881559f2089956</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056242175956836968f00cf56ca9f.png</t>
+  </si>
+  <si>
+    <t>68628be8d0529fc5f50e05d4</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $97,954**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: Yamaha F200XD10' Powerpole BladeTilt Seastar Hydraulic SteeringUltra Entertainment Leaning PostBow BackrestsHardtopPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)Side Entry Ladder w/ Ladder HolderTrolling Motor Plug &amp; Wiring HarnessPorta PottiGARMIN 12" Electronics Package w/ VHFYamaha Reliance PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-235se68628be8d0529fc5f50e05d4</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1768943769549613241696ff0997ee66.png</t>
+  </si>
+  <si>
+    <t>6851b7027e682a750f0d63e4</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 265SE For Sale!Build Slot Available!Our Ultra Series was created for families desiring the “Ultra” experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating and oversized bow area, it’s easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod holders and livewells instantly turn the Ultra into the most comfortable fishing boat on the water!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-265se6851b7027e682a750f0d63e4</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056194597583572968f00b199c280.png</t>
+  </si>
+  <si>
+    <t>67eecb1eddad0c4e180e5e94</t>
+  </si>
+  <si>
+    <t>2025 Regulator 30XO</t>
+  </si>
+  <si>
+    <t>2025 Regulator 30XO For Sale!MSRP: $484,185(Does Not Include Prep &amp; Freight)Options:Yamaha V6   F350s w/DES Tilt Helm and DEC - Plus Helm Master® EX Joystick w/Multimode Set PointT and EX Autopilot w/ Waypoint DecelerationHydraulic Jackplate w/ Helm Mounted Pro-Trim Control 36 Amp Battery Charger with 25' CordSeakeeper RideT Auto Trim Tab SystemTrolling Motor READYFeatured Hull Color - Sides OnlyBootstriping - White/Charcoal/WhiteT-Top Underside to Match Hull SidesDove Gray Upholstery30XO Tackle &amp; Entertainment Center w/ Corain® Countertop, Removable Cutting Board, Tackle Storage, Waste Basket, and Freshwater Wash Down, with (10) Rocket Launchers built into AftDiamond Quilted UpholsteryTeak Accents2 Inductive Cell Phone Chargers: (1) at Helm; (1) InsideEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer,AMPS and Intergated WifiFactory-Installed Garmin® 30XO Premium Fish Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, and Airmar® B150 CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicMulti-Colored Underwater LED Lights (2)(10) Additional Forward Gunwale Cup Holder Rod HoldersDual 10' Power Pole BladesUnder Gunwale Locking Rod Storage BoxesEdsonT Wheel with Power Knob (Console)Gray Helm Pad w/ Black Regulator LogoPhender ProT with (4) Quick-Release Fender CleatsForward Sun ShadeHelm and Seating Canvas Covers (30XO WITHOUT Half Tower)Now available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 30XO is the pinnacle of performance center-consoles, with a 30′7″ LOA, 10′2″ beam, 222-gallon fuel capacity and twin Yamaha F350 engines configured with HELM MASTER® EX joystick and hydraulic jackplate, making it perfect for buyers seeking “Regulator 30XO for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida”; this model combines tournament-grade fishability with luxury features like a tackle &amp; entertainment center with Corian® countertop, dual 16″ Garmin GPSMAP 8616XSV displays, multi-colored underwater LED lights, dual Power-Pole® blades, and premium teak + dove grey upholstery—all backed by Bonita Boat Center’s decades of experience in SWFL boat sales and service.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2025-regulator-30xo67eecb1eddad0c4e180e5e94</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766157483173558690969456cab7e187.webp</t>
+  </si>
+  <si>
+    <t>67cf2563759829ca6008e70d</t>
+  </si>
+  <si>
+    <t>Build Slot Available!2026 Sea Hunt Ultra 245SEYamaha F300XSB2Ultra Entertainment Leaning PostColor to Underside of Fiberglass T-TopSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)Garmin 12" Electronics Package w/ VHFHull ColorYamaha Saltwater Series Prop</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se67cf2563759829ca6008e70d</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561833209770356568f00aa968fa5.png</t>
+  </si>
+  <si>
+    <t>67ab58311c4f2d7d860ee397</t>
+  </si>
+  <si>
+    <t>2024 Monterey 305SS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024 Monterey 305SS For Sale!Price: $215,000Certified Pre-Owned InventoryNow available at Bonita Boat Center in Bonita Springs, FL — this 2024 Monterey 305SS is a luxury bowrider built for performance, style, and comfort. With a sleek 31′11″ overall length, 9′0″ beam and 100-gallon fuel tank, this model delivers the space and capability you’re looking for when shopping for a high-end sport boat in Southwest Florida.Backed by Bonita Boat Center’s unmatched reputation in sales and service, this 2024 Monterey 305SS is clean, ready to enjoy and backed by factory-certified support. For active buyers searching “luxury sport boat Bonita Springs”, “Monterey 305SS near me”, or “used 2024 Monterey bowrider Southwest Florida”, this listing is a prime opportunity. Contact us today to schedule your walkthrough or sea trial and see why the Monterey 305SS continues to define premium sport boating in Florida.Options: Twin Mercury 250XXL Verado DTS BLACK – 20 HoursAdd Mercury JPO TwinPhender Pro Holders (4)Anchor Windlass W/Stainless Steel Anchor, Rope &amp; ChainElectric Wakeboard Tower White or Black (Includes Wakeboard Bimini)Under Water LED LightsBow &amp; Cockpit CoverCockpit TableCockpit Drawer Refrigerator - DC (WetBar Option Required)GPS Chartplotter(Simrad GO7 XSE)Sirius Satellite Pkg (Includes Antenna &amp; Receiver)Stern Mounted Stereo RemotePremium Stereo Upg Pkg (Includes Subwoofer W/Led Lights &amp; 4 Ch. Amplifier)Wet Bar w/Solid Surface Insert, Sink, Faucet, &amp; Trash ReceptaclesBow Filler CushionsElectric Head System W/Holding TankMacerator W/Overboard </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2024-monterey-305ss67ab58311c4f2d7d860ee397</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766085993105232637769445569e8f7e.webp</t>
+  </si>
+  <si>
+    <t>67911bc18c4a812da100ef5f</t>
+  </si>
+  <si>
+    <t>2025 Regulator 26 XO</t>
+  </si>
+  <si>
+    <t>2025 Regulator 26XO For Sale!MSRP: $284,705(Does Not Include Prep &amp; Freight)Options: Single White Yamaha XTO Offshore® 450 4-Stroke Engine with DES Tilt Helm, DEC, and EX Autopilot with Waypoint DecelerationHydraulic Extreme Jackplate20-Amp Battery Charger with 25' CordFeatured Hull Color – Sides OnlyBootstriping: White/Charcoal/WhiteT-Top Rocket LauncherT-Top Underside to Match Hull SidesStandard White UpholsteryDiamond Quilted UpholsteryInductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer, Amps, and Integrated Wi-FiFactory-Installed Garmin® 26XO Premium Fish Package: Includes Dual 12" GPSMAP® 8612 XSV Touchscreen Displays, Garmin® GT 12M-THF CHIRP Transducer, VHF 215 Radio with 8' Antenna2 Conventional Transom Rod Holders6 Additional Forward Gunwale Cup Holder Rod HoldersDual 10' Power Pole BladesEdson™ Wheel with Power KnobHead with Holding Tank and Electric Tank PumpoutPhender Pro™ with (4) Quick-Release Fender CleatsForward Sun Shade - Deep GrayHelm, Console and Seating Canvas Covers - Deep GrayNow available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 26 XO is the ultimate crossover center console built for both performance-minded anglers and family fun seekers. Offering a 26′9″ length, 9′3″ beam, 107-gallon fuel capacity and the option of up to 450 hp Yamaha power, making it ideal for buyers searching “Regulator 26 XO for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida”; with premium upgrades such as integrated casting platforms, flush-folding rear cockpit seats, stand-up head compartment, forward sun-shade option and watersports tow bar, this 26 XO blends tournament-grade fishability with comfort and versatility for cruising from Naples to the 10,000 Islands.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2025-regulator-26-xo67911bc18c4a812da100ef5f</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177627956947508272669dfe0114d519.png</t>
+  </si>
+  <si>
+    <t>6772b81b1a7ceea36c0ebc38</t>
+  </si>
+  <si>
+    <t>2026 Regulator 25</t>
+  </si>
+  <si>
+    <t>2026 Regulator 25 For Sale!MSRP: $301,700(Does Not Include Prep &amp; Freight)Options:Twin Yamaha F250 4-Stroke Engines with DES Tilt Helm and DEC20-Amp  Batterv Charger with 25' CordT-Top Rocket LauncherAll White Entire HullStandard White Upholstery2X Deluxe Tackle CenterFactory-Installed Garmin® Premium Fish PackageBucket Holder with /2) BucketsCockpit Freshwater Engine FlushPhender ProT with /4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote SwitchRemovable Forward Seat Backrests (2)Multi-Colored Underwater LED LightsTrolling  Motor ReadySpecificationsLOA : 25' 2"LOA W/ BRACKET &amp; ENGINES : 30' 0"BEAM : 8' 10"FUEL CAPACITY : 160 GALDRAFT : 22” ENGINES UPDRAFT : 34.5” ENGINES DOWNTOTAL FISHBOX &amp; STORAGE CAPACITY : 1058 QTSOPTIONAL HEAD W/ HOLDING TANK : 9 GALFRESHWATER TANK : 20 GALTOTAL LIVEWELL CAPACITY: 46 GALNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Regulator 25 sets the benchmark for compact offshore center-console boats, delivering big-boat ride quality in a 30 foot LOA, ideal for both serious fishing runs and family day cruises in Southwest Florida. Featuring Regulator’s legendary deep-V hull design, premium fit-and-finish and a wide 8′10″ beam, this 25 offers unmatched confidence in the Gulf waters from Naples to Marco Island and beyond. For buyers searching “Regulator 25 for sale,” “new Regulator center console Florida,” or “Regulator dealer Bonita Springs,” this new-model listing combines performance, prestige and resale-ready value.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-regulator-256772b81b1a7ceea36c0ebc38</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176615420027719420169455fd85773e.webp</t>
+  </si>
+  <si>
+    <t>6772b48e748801522f01b341</t>
+  </si>
+  <si>
+    <t>2025 Regulator 31</t>
+  </si>
+  <si>
+    <t>2025 Regulator 31 For Sale!MSRP: $597,165(Does Not Include Prep &amp; Freight)Options:Twin White Yamaha XTO Offshore® 450 4-Stroke Engines withDES Tilt Helm and DEC - Plus Helm Master® EX Joystick w/Multimode Set PointT and EX Autopilot with WaypointDeceleration36-Amp Battery Charger with 25' CordSeakeeper® 2 Gyro Stabilization System READY (For Future Installation) BootStriping Navy/Charcoal/Navy T-Top Rocket Launcher T-Top Storage Compartment Dove Gray Upholstery Teak Accents   (2) Inductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (10) Premium Backlit Speakers, Subwoofer, Amps, External Antenna, and Integrated Wi-Fi Factory-Installed Garmin® GMR™ Fantom 54 Open-Array Radar Factory-Installed Garmin® Offshore Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio w/ Dual 8' Antennas, GMR™ 424 xHD 4kW Open-Array Radar, Airmar® B275LHW w/ Wide Beam 1kW CHIRP Transducer, Yamaha EX Autopilot, and Black Flushmount Elec. &amp; Mic Multi-Colored Underwater LED Lights (2) (2) Conventional Transom Rod Holders (2) Electric Reel Hook-Ups (8) Additional Forward Gunwale Cup Holder Rod Holders Clear Lid w/ Etched Regulator Logo -- Starboard Side (Livewell Standard) Quick-Release Under Gunwale Gaff Holder Refrigerated Transom Fishbox Bucket Holder with (2) Buckets Cockpit Freshwater Engine Flush Hose Coil Racks (2) for Raw Water and Freshwater Wash Downs Phender Pro™ with (4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote Switch, Chain and Anchor Automated Rear Shade - Navy Blue Forward Sun Shade - Navy Helm, Console and Seating Canvas Covers - Navy Engine Canvas Covers – NavyNow available at Bonita Boat Center in Bonita Springs, FL — the new 2025 Regulator 31 redefines offshore performance in the center console class. Featuring a 31’ hull (36’5″ LOA w/ engines), 10’4″ beam, and 300-gallon fuel capacity, equipped with twin Yamaha XTO 450’s, advanced Garmin electronics including dual 16″ GPSMAP 8616 XSV displays and AIS VHF, and a full premium entertainment upgrade package; built for buyers searching “Regulator 31 for sale Florida,” “New Regulator center console For Sale,” or “offshore fishing boat Southwest Florida,” this high-performance model blends tournament-grade fishability with family-friendly comfort and resale strength backed by Bonita Boat Center’s decades of marine sales and service excellence.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2025-regulator-316772b48e748801522f01b341</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177386463019169674769bb06b63fca1.png</t>
+  </si>
+  <si>
+    <t>6772aa406dd7609e8506ca60</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 229 For Sale!Build Slot Available!Options:Yamaha F200XC Bait Tank Leaning Post w /flip up bolsters (exchange)Fiberglass T-Top w/ Mister System Powder Coating (T-Top and Seat) Trim Tabs w/ Indicators Underwater Lights Recirculating Livewell (per Livewell)Trolling Motor Plug &amp; Wiring HarnessPorta PottiGARMIN 12" Electronics Package w/VHFYamaha Reliance/GYT Series PropsYou buy a Sea Hunt Boat because of the standard features! he name says it all! Our Ultra Series was created for families desiring the "Ultra" experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating, and oversized bow area (complete with bow backrests and cup holders), it's easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod Holders and Livewells instantly turn the Ultra into the most comfortable fishing boat on the water! Added standard features include: wrap around bolsters, bow cushions, color screen waterproof stereo, Yamaha Digital Command Link Gauges; and more! Can you really have comfort, fun and fishing in one boat? With the Ultra Series, you can!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-2296772aa406dd7609e8506ca60</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561581179687363068f009ade8d14.png</t>
+  </si>
+  <si>
+    <t>676038c8085ed3bc4e008f6f</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC Weekender 1295 Coupe</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-weekender-1295-coupe676038c8085ed3bc4e008f6f</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561249174541774268f008612bcdd.png</t>
+  </si>
+  <si>
+    <t>675c6c1bef10365a88092298</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau Leader 10.5 CC</t>
+  </si>
+  <si>
+    <t>2026 Leader 10.5 CC For Sale!*BUILD SLOT AVAILABLE*Experience unparalleled luxury and performance with the 2026 Jeanneau Leader 10.5 CC! This exceptional vessel is fully loaded with every option you could dream of, designed to elevate your boating adventures to new heights. And now, you can take advantage of our Demo Dealer Price Special – a fantastic opportunity to own this amazing boat at an unbeatable price, complete with full warranties!Key Features:Spacious Cockpit: Enjoy ample space for entertaining with a well-designed cockpit that includes a comfortable seating area, perfect for socializing or relaxing.Luxurious Cabin: Step inside the elegantly appointed cabin, featuring a convertible dinette, full galley, and a separate head compartment, ensuring comfort and convenience on every voyage.High-Performance Hull: Powered by twin engines, the 10.5 CC boasts superior handling , making it ideal for leisurely cruises Advanced Navigation: Equipped with state-of-the-art navigation systems, including a GPS plotter, fish finder, and autopilot, you’ll navigate with confidence and precision.Entertainment Systems: Enjoy the best in onboard entertainment with a premium sound system, flat-screen TV, and Bluetooth connectivity, keeping everyone entertained on the water.Fishing Ready: Fully outfitted for the avid angler, this boat includes rod holders, a livewell, and ample storage for all your fishing gear.Safety and Comfort: With features like a hardtop for shade, a swim platform for easy water access, and advanced safety systems, your comfort and security are top priorities.Don't miss your chance to own this extraordinary 2024 Jeanneau Leader 10.5 CC at our special demo dealer price. This offer includes full warranties, ensuring you have peace of mind and complete confidence in your purchase.Contact us today to schedule a viewing and see for yourself why this boat is a true standout!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-leader-105-cc675c6c1bef10365a88092298</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561125193958622968f007e568960.png</t>
+  </si>
+  <si>
+    <t>66b0f2f333bfbeaffa074274</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC-795 SPORT</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC-795 Sport For Sale!Build Slot Available!The NC 795 Sport features a spacious exterior layout with wide swim platforms for easy boarding and recessed side decks that sit flush with the cockpit for safe, convenient movement. The foldaway aft bench can be paired with optional port and starboard seating to create a comfortable L- or U-shaped lounge.Inside the pilot station, an optional sliding sunroof adds natural light and ventilation. Two bolster seats come standard, with an option for a third, along with a compact galley that includes a sink, pressurized water, a 10-gallon fridge, and an optional removable gas stove.Below deck, the forward cabin comfortably sleeps two, with extra storage and an available enclosed toilet compartment for a chemical or marine WC—perfect for overnight stays and weekend getaways.DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-795-sport66b0f2f333bfbeaffa074274</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561022184268361968f0077ee9b43.png</t>
+  </si>
+  <si>
+    <t>66b0ee37b70cb762eb0b393a</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC-695 SPORT</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC-695 Sport For Sale!Build Slot Available!The NC 695 Sport is built for any adventure, from fishing and diving to paddleboarding and cruising. Its spacious self-bailing cockpit features folding seating and easy access to the swim platform, making it perfect for handling gear or relaxing on the water. Smart storage, a roof rack, wide side decks, and sturdy handrails keep everything within reach. Inside, enjoy a comfortable wheelhouse with seating for three and a cozy cabin with a berth and toilet. Trailerable and tough, the NC 695 Sport is ready to explore wherever your next trip takes you. DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-695-sport66b0ee37b70cb762eb0b393a</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056093016521678068f00722a95c0.png</t>
+  </si>
+  <si>
+    <t>66b0dfe55caf0c848000d870</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 219</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 219 For Sale!N.A.P: $73,349(Does Not Include Prep &amp; Freight)Options: Yamaha F150XDTilt Seastar Hydraulic SteeringAluminum Leaning Post w/BackrestBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingRecirculating Livewell (per Livewell)Porta PottiTrim Tabs w/IndicatorsGARMIN 9" Electronics Package w/VHF*Deluxe Diamond Stitch**Entire Hull Ice Blue*Yamaha Reliance PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 219 is the ideal compact center console boat for serious coastal cruising, day-fishing, and family outings across Southwest Florida. With a length overall of 21′ 4″, an 8′ 3″ beam, fuel capacity of 60 gallons, and a dry weight of only 2,350 lbs, it’s perfectly sized for ease of handling, trailering, storage, and the beaches of Naples, Cape Coral, and Fort Myers.Backed by Bonita Boat Center’s full-service team and local reputation, this Venice-to Marco Island-ready 2026 Ultra 219 offers strength, style, and value. If you are searching for “Sea Hunt dealer Southwest Florida”, “Ultra 219 For Sale”, or “Affordable center console boats”, call today to schedule a walkthrough or sea-trial and get ready for your next boating chapter.</t>
-[...319 lines deleted...]
-  <si>
     <t>2026 Sea Hunt Ultra 219 For Sale!Build Slot Available!Options:Yamaha FX 150 or Yamaha F200XCSingle 12” Garmin GPSMAP 1243xsv Package w/VHFFiberglass T-Top w/ Mister SystemPowder Coat PackageT-Top Underside ColorKingfish Rod HoldersDeluxe D Tubing T-Top w/ Elec. BoxBimini TopTan Interior OR Gray InteriorCockpit Storage DrapeDash CoverLeaning Post CoverShrink WrapAluminum LP CoverT-Top Life Jacket Bag (Soft T-Tops Only)T-Top Spray ShieldT-Top Spray Shield "Gull Wings"Bennett Trim Tabs w/ IndicatorsUnderwater LED LightsTrolling Motor Plug &amp; Wiring Harness Recirculating LivewellSki Tow BarPorta PottiTackle Center for LP w/ BackrestCooler Slide for Aluminum LPSH Custom Cooler for Slide</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-21966b0dfe55caf0c848000d870</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056175549712160668f00a5bd7572.png</t>
   </si>
   <si>
-    <t>66a7a8b19938af2c4f08405f</t>
-[...13 lines deleted...]
-  <si>
     <t>668fe60aa757f5c6ed069af9</t>
   </si>
   <si>
     <t>2025 Jeanneau LEADER 10.5 WA S2</t>
   </si>
   <si>
     <t>2025 Jeanneau Leader 10.5 WA S2 For Sale!**Under Contract**MSRP: $420,895(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Yamaha 2x300 Nsa2-U-Lu Sbw WhiteUpgrade Yamaha Joystick For Twin 300 Sbw WhiteYamaha Pre-Rigging Hmex 2x300-350 Nsb UsAir Conditioning 12k Btu 110v60hz Shore Power And GeneratorGenerator Panda Diesel 3.8kva 115v-60hzClosed Aft Cabin VersionFiberglass HardtopStandard White HullTrim Level Premiere Usa Silvertex IceElectronic Pack Garmin Upgraded 2Premium Fusion Audio Pack For Boat With Hard TopRemovable Sunshade For Aft Cockpit For T-TopRemovable Sunshade For Front CockpitRemovable Swim Ladder And Lifelines For Lateral TerraceSet Of Protective CoversPolyester Bathing PlatformsRemovable Fiberglass Table For Aft CockpitDeck Searchlight For T-Top2 Underwater LightsCockpit Fridge 49lMicrowave Oven 115vCockpit Grill 110v Usa115v Vitroceramic Cooktop For Interior Kitchen  LIFE ON BOARD MADE EVEN EASIER - The Leader 10.5 WA invites you to extend your stopovers on the water in the greatest comfort. Perfectly integrated into the profile of the boat, the optional T-top enables you, with the addition of a sun awning aft, to dine in the shade. The outdoor galley, backing the seats of the helm station, includes a fridge, electric grill, a gas burner, storage, or even a live well to hold the catch of the day. Down below, optionally equipped with air conditions, the spacious and com-fortable interior also features a second separate cabin aft. Forward, the traditional breakfast nook converts into a V-berth with separation curtain. This day boat has everything to give you a taste of cruising and nights at sea.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-jeanneau-leader-105-wa-s2668fe60aa757f5c6ed069af9</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17677357151050356489695d81a3e9795.webp</t>
-  </si>
-[...13 lines deleted...]
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1769723492101662289697bd664a1b27.png</t>
   </si>
   <si>
     <t>6669b30f55499d84210964ab</t>
   </si>
   <si>
     <t>2026 Sea Hunt BX 22 BR</t>
   </si>
   <si>
     <t>2026 Sea Hunt BX 22 BR For Sale!Build Slot Available!You buy a Sea Hunt Boat because of the standard features! Whether you're running the flats hunting Redfish, or cruising the intercoastal waterways; our BX series gives you the freedom to head out on the water for adventure. With shallow drafts, dual casting platforms, lockable rod storage, and aerated livewells, the only question is " Did you bring enough bait"? Our distinguished Carolina Flare coupled with our sharp bow entry, provides you with the driest ride possible to go to the extreme! Our BX series gives you the capability to tell only the best of Fishing Tales!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-bx-22-br6669b30f55499d84210964ab</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760560857193467894268f006d9d1ab4.png</t>
   </si>
   <si>
     <t>6658aaa563693da3da02c87e</t>
   </si>
   <si>
     <t>2025 Jeanneau LEADER 9.0 WA SERIES 2</t>
   </si>
   <si>
     <t>2025 Jeanneau Leader 9.0 WA S2 For Sale!MSRP $278,850(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Yamaha F250 X2 Nsb WhiteTrim Level PremiereElectronic Pack Garmin UpgradedPremium Fusion Audio Pack For Boat With Hard TopComfort Pack 115v-60hz UsaMooring KitAnchoring KitAft Cockpit Backrest Convertible Into SunpadFolding Side Bench On PortsideSunshade For Aft Cockpit - Dark SmokeSunshade For Front Cockpit - Dark SmokeRemovable Swim Ladder And Lifelines For Lateral TerraceSet Of Protective CoversAft Swim Platforms With TeakFiberglass Cockpit Table – RemovableFront Sundeck Upholstery With Meridian SeatsBow Thruster2 Underwater LightsGas Griddle In Exterior GalleyExterior Fridge In Leaning PostMicrowave Oven 115vUpgraded Bathroom With Shower Door And Toilet SeatDouble Berth In Salon Marlin Pure WhiteInterior CurtainsAutomatic Trim Tabs ZipwakeNew Pre-Rigging Yamaha 2x200-250 Sbw Electric Remote UsUpgrade Yamaha Joystick For Twin 250 Sbw WhiteHorn</t>
   </si>
@@ -1741,2478 +1552,2114 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H93"/>
+  <dimension ref="A1:H79"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="50" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2">
+        <v>299999</v>
+      </c>
+      <c r="D2">
+        <v>299999</v>
+      </c>
+      <c r="E2" t="s">
         <v>10</v>
       </c>
-      <c r="D2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2" t="s">
         <v>12</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
         <v>15</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3">
+        <v>109900</v>
+      </c>
+      <c r="D3">
+        <v>109900</v>
+      </c>
+      <c r="E3" t="s">
         <v>16</v>
       </c>
-      <c r="C3" t="s">
-[...5 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" t="s">
         <v>17</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
         <v>20</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4">
+        <v>124900</v>
+      </c>
+      <c r="D4">
+        <v>124900</v>
+      </c>
+      <c r="E4" t="s">
         <v>21</v>
       </c>
-      <c r="C4">
-[...5 lines deleted...]
-      <c r="E4" t="s">
+      <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" t="s">
         <v>22</v>
       </c>
-      <c r="F4" t="s">
+      <c r="H4" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B5" t="s">
+        <v>25</v>
+      </c>
+      <c r="C5">
+        <v>64500</v>
+      </c>
+      <c r="D5">
+        <v>64500</v>
+      </c>
+      <c r="E5" t="s">
         <v>26</v>
       </c>
-      <c r="B5" t="s">
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5" t="s">
         <v>27</v>
       </c>
-      <c r="C5">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="H5" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>29</v>
+      </c>
+      <c r="B6" t="s">
+        <v>30</v>
+      </c>
+      <c r="C6">
+        <v>399999</v>
+      </c>
+      <c r="D6">
+        <v>399999</v>
+      </c>
+      <c r="E6" t="s">
         <v>31</v>
       </c>
-      <c r="B6" t="s">
+      <c r="F6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" t="s">
         <v>32</v>
       </c>
-      <c r="C6">
-[...5 lines deleted...]
-      <c r="E6" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...7 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>35</v>
+      </c>
+      <c r="C7">
+        <v>99898</v>
+      </c>
+      <c r="D7">
+        <v>99898</v>
+      </c>
+      <c r="E7" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
+      <c r="F7" t="s">
         <v>37</v>
       </c>
-      <c r="C7">
-[...5 lines deleted...]
-      <c r="E7" t="s">
+      <c r="G7" t="s">
         <v>38</v>
       </c>
-      <c r="F7" t="s">
-[...2 lines deleted...]
-      <c r="G7" t="s">
+      <c r="H7" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" t="s">
         <v>41</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8">
+        <v>254811</v>
+      </c>
+      <c r="D8">
+        <v>254811</v>
+      </c>
+      <c r="E8" t="s">
         <v>42</v>
       </c>
-      <c r="C8">
-[...5 lines deleted...]
-      <c r="E8" t="s">
+      <c r="F8" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" t="s">
         <v>43</v>
       </c>
-      <c r="F8" t="s">
-[...2 lines deleted...]
-      <c r="G8" t="s">
+      <c r="H8" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" t="s">
         <v>46</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9">
+        <v>95000</v>
+      </c>
+      <c r="D9">
+        <v>95000</v>
+      </c>
+      <c r="E9" t="s">
         <v>47</v>
       </c>
-      <c r="C9">
-[...5 lines deleted...]
-      <c r="E9" t="s">
+      <c r="F9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9" t="s">
         <v>48</v>
       </c>
-      <c r="F9" t="s">
-[...2 lines deleted...]
-      <c r="G9" t="s">
+      <c r="H9" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" t="s">
         <v>51</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10">
+        <v>299000</v>
+      </c>
+      <c r="D10">
+        <v>299000</v>
+      </c>
+      <c r="E10" t="s">
         <v>52</v>
       </c>
-      <c r="C10">
-[...5 lines deleted...]
-      <c r="E10" t="s">
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" t="s">
         <v>53</v>
       </c>
-      <c r="F10" t="s">
-[...2 lines deleted...]
-      <c r="G10" t="s">
+      <c r="H10" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
         <v>56</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11">
+        <v>73449</v>
+      </c>
+      <c r="D11">
+        <v>73449</v>
+      </c>
+      <c r="E11" t="s">
         <v>57</v>
       </c>
-      <c r="C11">
-[...5 lines deleted...]
-      <c r="E11" t="s">
+      <c r="F11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" t="s">
         <v>58</v>
       </c>
-      <c r="F11" t="s">
-[...2 lines deleted...]
-      <c r="G11" t="s">
+      <c r="H11" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>60</v>
+      </c>
+      <c r="B12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12">
+        <v>179000</v>
+      </c>
+      <c r="D12">
+        <v>179000</v>
+      </c>
+      <c r="E12" t="s">
         <v>62</v>
       </c>
-      <c r="C12">
-[...5 lines deleted...]
-      <c r="E12" t="s">
+      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12" t="s">
         <v>63</v>
       </c>
-      <c r="F12" t="s">
-[...2 lines deleted...]
-      <c r="G12" t="s">
+      <c r="H12" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" t="s">
         <v>66</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13">
+        <v>104000</v>
+      </c>
+      <c r="D13">
+        <v>104000</v>
+      </c>
+      <c r="E13" t="s">
         <v>67</v>
       </c>
-      <c r="C13">
-[...5 lines deleted...]
-      <c r="E13" t="s">
+      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" t="s">
         <v>68</v>
       </c>
-      <c r="F13" t="s">
-[...2 lines deleted...]
-      <c r="G13" t="s">
+      <c r="H13" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>70</v>
+      </c>
+      <c r="B14" t="s">
         <v>71</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14">
+        <v>799000</v>
+      </c>
+      <c r="D14">
+        <v>799000</v>
+      </c>
+      <c r="E14" t="s">
         <v>72</v>
       </c>
-      <c r="C14">
-[...5 lines deleted...]
-      <c r="E14" t="s">
+      <c r="F14" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" t="s">
         <v>73</v>
       </c>
-      <c r="F14" t="s">
-[...2 lines deleted...]
-      <c r="G14" t="s">
+      <c r="H14" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
+        <v>75</v>
+      </c>
+      <c r="B15" t="s">
         <v>76</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15">
+        <v>182200</v>
+      </c>
+      <c r="D15">
+        <v>182200</v>
+      </c>
+      <c r="E15" t="s">
         <v>77</v>
       </c>
-      <c r="C15">
-[...5 lines deleted...]
-      <c r="E15" t="s">
+      <c r="F15" t="s">
+        <v>37</v>
+      </c>
+      <c r="G15" t="s">
         <v>78</v>
       </c>
-      <c r="F15" t="s">
-[...2 lines deleted...]
-      <c r="G15" t="s">
+      <c r="H15" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>80</v>
+      </c>
+      <c r="B16" t="s">
         <v>81</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16">
+        <v>278832</v>
+      </c>
+      <c r="D16">
+        <v>278832</v>
+      </c>
+      <c r="E16" t="s">
         <v>82</v>
       </c>
-      <c r="C16">
-[...5 lines deleted...]
-      <c r="E16" t="s">
+      <c r="F16" t="s">
+        <v>37</v>
+      </c>
+      <c r="G16" t="s">
         <v>83</v>
       </c>
-      <c r="F16" t="s">
-[...2 lines deleted...]
-      <c r="G16" t="s">
+      <c r="H16" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
+        <v>85</v>
+      </c>
+      <c r="B17" t="s">
         <v>86</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17">
+        <v>64900</v>
+      </c>
+      <c r="D17">
+        <v>64900</v>
+      </c>
+      <c r="E17" t="s">
         <v>87</v>
       </c>
-      <c r="C17">
-[...5 lines deleted...]
-      <c r="E17" t="s">
+      <c r="F17" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17" t="s">
         <v>88</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17" t="s">
+      <c r="H17" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
+        <v>90</v>
+      </c>
+      <c r="B18" t="s">
         <v>91</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18">
+        <v>299999</v>
+      </c>
+      <c r="D18">
+        <v>299999</v>
+      </c>
+      <c r="E18" t="s">
         <v>92</v>
       </c>
-      <c r="C18">
-[...5 lines deleted...]
-      <c r="E18" t="s">
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" t="s">
         <v>93</v>
       </c>
-      <c r="F18" t="s">
-[...2 lines deleted...]
-      <c r="G18" t="s">
+      <c r="H18" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
+        <v>95</v>
+      </c>
+      <c r="B19" t="s">
         <v>96</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19">
+        <v>799999</v>
+      </c>
+      <c r="D19">
+        <v>799999</v>
+      </c>
+      <c r="E19" t="s">
         <v>97</v>
       </c>
-      <c r="C19">
-[...5 lines deleted...]
-      <c r="E19" t="s">
+      <c r="F19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" t="s">
         <v>98</v>
       </c>
-      <c r="F19" t="s">
-[...2 lines deleted...]
-      <c r="G19" t="s">
+      <c r="H19" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
+        <v>100</v>
+      </c>
+      <c r="B20" t="s">
         <v>101</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20">
+        <v>148414</v>
+      </c>
+      <c r="D20">
+        <v>148414</v>
+      </c>
+      <c r="E20" t="s">
         <v>102</v>
       </c>
-      <c r="C20">
-[...5 lines deleted...]
-      <c r="E20" t="s">
+      <c r="F20" t="s">
+        <v>37</v>
+      </c>
+      <c r="G20" t="s">
         <v>103</v>
       </c>
-      <c r="F20" t="s">
-[...2 lines deleted...]
-      <c r="G20" t="s">
+      <c r="H20" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>105</v>
+      </c>
+      <c r="B21" t="s">
         <v>106</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21">
+        <v>254811</v>
+      </c>
+      <c r="D21">
+        <v>254811</v>
+      </c>
+      <c r="E21" t="s">
         <v>107</v>
       </c>
-      <c r="C21">
-[...5 lines deleted...]
-      <c r="E21" t="s">
+      <c r="F21" t="s">
+        <v>37</v>
+      </c>
+      <c r="G21" t="s">
         <v>108</v>
       </c>
-      <c r="F21" t="s">
-[...2 lines deleted...]
-      <c r="G21" t="s">
+      <c r="H21" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>110</v>
+      </c>
+      <c r="B22" t="s">
         <v>111</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22">
+        <v>179200</v>
+      </c>
+      <c r="D22">
+        <v>179200</v>
+      </c>
+      <c r="E22" t="s">
         <v>112</v>
       </c>
-      <c r="C22">
-[...5 lines deleted...]
-      <c r="E22" t="s">
+      <c r="F22" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22" t="s">
         <v>113</v>
       </c>
-      <c r="F22" t="s">
-[...2 lines deleted...]
-      <c r="G22" t="s">
+      <c r="H22" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>115</v>
+      </c>
+      <c r="B23" t="s">
         <v>116</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23">
+        <v>217100</v>
+      </c>
+      <c r="D23">
+        <v>217100</v>
+      </c>
+      <c r="E23" t="s">
         <v>117</v>
       </c>
-      <c r="C23">
-[...5 lines deleted...]
-      <c r="E23" t="s">
+      <c r="F23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23" t="s">
         <v>118</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23" t="s">
+      <c r="H23" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>120</v>
+      </c>
+      <c r="B24" t="s">
         <v>121</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24">
+        <v>99898</v>
+      </c>
+      <c r="D24">
+        <v>99898</v>
+      </c>
+      <c r="E24" t="s">
         <v>122</v>
       </c>
-      <c r="C24">
-[...5 lines deleted...]
-      <c r="E24" t="s">
+      <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24" t="s">
         <v>123</v>
       </c>
-      <c r="F24" t="s">
-[...2 lines deleted...]
-      <c r="G24" t="s">
+      <c r="H24" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>125</v>
+      </c>
+      <c r="B25" t="s">
         <v>126</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25">
+        <v>64900</v>
+      </c>
+      <c r="D25">
+        <v>64900</v>
+      </c>
+      <c r="E25" t="s">
         <v>127</v>
       </c>
-      <c r="C25">
-[...5 lines deleted...]
-      <c r="E25" t="s">
+      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25" t="s">
         <v>128</v>
       </c>
-      <c r="F25" t="s">
-[...2 lines deleted...]
-      <c r="G25" t="s">
+      <c r="H25" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>130</v>
+      </c>
+      <c r="B26" t="s">
         <v>131</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26">
+        <v>119999</v>
+      </c>
+      <c r="D26">
+        <v>119999</v>
+      </c>
+      <c r="E26" t="s">
         <v>132</v>
       </c>
-      <c r="C26" t="s">
-[...5 lines deleted...]
-      <c r="E26" t="s">
+      <c r="F26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26" t="s">
         <v>133</v>
       </c>
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>135</v>
+      </c>
+      <c r="B27" t="s">
+        <v>136</v>
+      </c>
+      <c r="C27">
+        <v>517730</v>
+      </c>
+      <c r="D27">
+        <v>517730</v>
+      </c>
+      <c r="E27" t="s">
         <v>137</v>
       </c>
-      <c r="B27" t="s">
+      <c r="F27" t="s">
+        <v>37</v>
+      </c>
+      <c r="G27" t="s">
         <v>138</v>
       </c>
-      <c r="C27">
-[...5 lines deleted...]
-      <c r="E27" t="s">
+      <c r="H27" t="s">
         <v>139</v>
-      </c>
-[...7 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>140</v>
+      </c>
+      <c r="B28" t="s">
+        <v>141</v>
+      </c>
+      <c r="C28" t="s">
         <v>142</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
+        <v>142</v>
+      </c>
+      <c r="E28" t="s">
         <v>143</v>
       </c>
-      <c r="C28">
-[...5 lines deleted...]
-      <c r="E28" t="s">
+      <c r="F28" t="s">
         <v>144</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G28" t="s">
         <v>145</v>
       </c>
       <c r="H28" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>147</v>
       </c>
       <c r="B29" t="s">
         <v>148</v>
       </c>
       <c r="C29">
-        <v>1251040</v>
+        <v>480640</v>
       </c>
       <c r="D29">
-        <v>1251040</v>
+        <v>480640</v>
       </c>
       <c r="E29" t="s">
         <v>149</v>
       </c>
       <c r="F29" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="G29" t="s">
         <v>150</v>
       </c>
       <c r="H29" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>152</v>
       </c>
       <c r="B30" t="s">
         <v>153</v>
       </c>
       <c r="C30">
-        <v>488070</v>
+        <v>99900</v>
       </c>
       <c r="D30">
-        <v>488070</v>
+        <v>99900</v>
       </c>
       <c r="E30" t="s">
         <v>154</v>
       </c>
       <c r="F30" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G30" t="s">
         <v>155</v>
       </c>
       <c r="H30" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>157</v>
       </c>
       <c r="B31" t="s">
         <v>158</v>
       </c>
       <c r="C31">
-        <v>462084</v>
+        <v>1251040</v>
       </c>
       <c r="D31">
-        <v>462084</v>
+        <v>1251040</v>
       </c>
       <c r="E31" t="s">
         <v>159</v>
       </c>
       <c r="F31" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G31" t="s">
         <v>160</v>
       </c>
       <c r="H31" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>162</v>
       </c>
       <c r="B32" t="s">
         <v>163</v>
       </c>
       <c r="C32">
-        <v>247721</v>
+        <v>491070</v>
       </c>
       <c r="D32">
-        <v>247721</v>
+        <v>491070</v>
       </c>
       <c r="E32" t="s">
         <v>164</v>
       </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G32" t="s">
         <v>165</v>
       </c>
       <c r="H32" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>167</v>
       </c>
       <c r="B33" t="s">
         <v>168</v>
       </c>
       <c r="C33">
-        <v>123476</v>
+        <v>462084</v>
       </c>
       <c r="D33">
-        <v>123476</v>
+        <v>462084</v>
       </c>
       <c r="E33" t="s">
         <v>169</v>
       </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G33" t="s">
         <v>170</v>
       </c>
       <c r="H33" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>172</v>
       </c>
       <c r="B34" t="s">
-        <v>57</v>
+        <v>173</v>
       </c>
       <c r="C34">
-        <v>182200</v>
+        <v>247721</v>
       </c>
       <c r="D34">
-        <v>182200</v>
+        <v>247721</v>
       </c>
       <c r="E34" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="F34" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G34" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="H34" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B35" t="s">
-        <v>82</v>
+        <v>178</v>
       </c>
       <c r="C35">
-        <v>144663</v>
+        <v>123476</v>
       </c>
       <c r="D35">
-        <v>144663</v>
+        <v>123476</v>
       </c>
       <c r="E35" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="F35" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G35" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="H35" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B36" t="s">
-        <v>181</v>
+        <v>76</v>
       </c>
       <c r="C36">
-        <v>216143</v>
+        <v>182200</v>
       </c>
       <c r="D36">
-        <v>216143</v>
+        <v>182200</v>
       </c>
       <c r="E36" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="F36" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G36" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="H36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B37" t="s">
-        <v>186</v>
+        <v>101</v>
       </c>
       <c r="C37">
-        <v>193266</v>
+        <v>144663</v>
       </c>
       <c r="D37">
-        <v>193266</v>
+        <v>144663</v>
       </c>
       <c r="E37" t="s">
         <v>187</v>
       </c>
       <c r="F37" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G37" t="s">
         <v>188</v>
       </c>
       <c r="H37" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>190</v>
       </c>
       <c r="B38" t="s">
         <v>191</v>
       </c>
-      <c r="C38" t="s">
-[...3 lines deleted...]
-        <v>10</v>
+      <c r="C38">
+        <v>216143</v>
+      </c>
+      <c r="D38">
+        <v>216143</v>
       </c>
       <c r="E38" t="s">
         <v>192</v>
       </c>
       <c r="F38" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="G38" t="s">
         <v>193</v>
       </c>
       <c r="H38" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>195</v>
       </c>
       <c r="B39" t="s">
+        <v>116</v>
+      </c>
+      <c r="C39">
+        <v>193266</v>
+      </c>
+      <c r="D39">
+        <v>193266</v>
+      </c>
+      <c r="E39" t="s">
         <v>196</v>
       </c>
-      <c r="C39" t="s">
-[...5 lines deleted...]
-      <c r="E39" t="s">
+      <c r="F39" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39" t="s">
         <v>197</v>
       </c>
-      <c r="F39" t="s">
-[...2 lines deleted...]
-      <c r="G39" t="s">
+      <c r="H39" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
+        <v>199</v>
+      </c>
+      <c r="B40" t="s">
         <v>200</v>
       </c>
-      <c r="B40" t="s">
+      <c r="C40" t="s">
+        <v>142</v>
+      </c>
+      <c r="D40" t="s">
+        <v>142</v>
+      </c>
+      <c r="E40" t="s">
         <v>201</v>
       </c>
-      <c r="C40" t="s">
-[...5 lines deleted...]
-      <c r="E40" t="s">
+      <c r="F40" t="s">
+        <v>144</v>
+      </c>
+      <c r="G40" t="s">
         <v>202</v>
       </c>
-      <c r="F40" t="s">
-[...2 lines deleted...]
-      <c r="G40" t="s">
+      <c r="H40" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>204</v>
+      </c>
+      <c r="B41" t="s">
         <v>205</v>
       </c>
-      <c r="B41" t="s">
+      <c r="C41" t="s">
+        <v>142</v>
+      </c>
+      <c r="D41" t="s">
+        <v>142</v>
+      </c>
+      <c r="E41" t="s">
         <v>206</v>
       </c>
-      <c r="C41">
-[...5 lines deleted...]
-      <c r="E41" t="s">
+      <c r="F41" t="s">
+        <v>144</v>
+      </c>
+      <c r="G41" t="s">
         <v>207</v>
       </c>
-      <c r="F41" t="s">
-[...2 lines deleted...]
-      <c r="G41" t="s">
+      <c r="H41" t="s">
         <v>208</v>
-      </c>
-[...1 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>209</v>
+      </c>
+      <c r="B42" t="s">
         <v>210</v>
       </c>
-      <c r="B42" t="s">
+      <c r="C42" t="s">
+        <v>142</v>
+      </c>
+      <c r="D42" t="s">
+        <v>142</v>
+      </c>
+      <c r="E42" t="s">
         <v>211</v>
       </c>
-      <c r="C42">
-[...5 lines deleted...]
-      <c r="E42" t="s">
+      <c r="F42" t="s">
+        <v>144</v>
+      </c>
+      <c r="G42" t="s">
         <v>212</v>
       </c>
-      <c r="F42" t="s">
-[...2 lines deleted...]
-      <c r="G42" t="s">
+      <c r="H42" t="s">
         <v>213</v>
-      </c>
-[...1 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
+        <v>214</v>
+      </c>
+      <c r="B43" t="s">
         <v>215</v>
       </c>
-      <c r="B43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C43">
-        <v>124476</v>
+        <v>574000</v>
       </c>
       <c r="D43">
-        <v>124476</v>
+        <v>574000</v>
       </c>
       <c r="E43" t="s">
         <v>216</v>
       </c>
       <c r="F43" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G43" t="s">
         <v>217</v>
       </c>
       <c r="H43" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>219</v>
       </c>
       <c r="B44" t="s">
-        <v>82</v>
+        <v>220</v>
       </c>
       <c r="C44">
-        <v>141375</v>
+        <v>14990</v>
       </c>
       <c r="D44">
-        <v>141375</v>
+        <v>14990</v>
       </c>
       <c r="E44" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="F44" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G44" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H44" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B45" t="s">
-        <v>92</v>
+        <v>178</v>
       </c>
       <c r="C45">
-        <v>161269</v>
+        <v>124476</v>
       </c>
       <c r="D45">
-        <v>161269</v>
+        <v>124476</v>
       </c>
       <c r="E45" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="F45" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G45" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="H45" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B46" t="s">
-        <v>168</v>
+        <v>101</v>
       </c>
       <c r="C46">
-        <v>124477</v>
+        <v>141375</v>
       </c>
       <c r="D46">
-        <v>124477</v>
+        <v>141375</v>
       </c>
       <c r="E46" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F46" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G46" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="H46" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B47" t="s">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="C47">
-        <v>169605</v>
+        <v>161269</v>
       </c>
       <c r="D47">
-        <v>169605</v>
+        <v>161269</v>
       </c>
       <c r="E47" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F47" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G47" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="H47" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B48" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C48">
-        <v>319689</v>
+        <v>361784</v>
       </c>
       <c r="D48">
-        <v>319689</v>
+        <v>361784</v>
       </c>
       <c r="E48" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F48" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G48" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="H48" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B49" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C49">
-        <v>274999</v>
+        <v>319689</v>
       </c>
       <c r="D49">
-        <v>274999</v>
+        <v>319689</v>
       </c>
       <c r="E49" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F49" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G49" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="H49" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B50" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C50">
-        <v>199999</v>
+        <v>349399</v>
       </c>
       <c r="D50">
-        <v>199999</v>
+        <v>349399</v>
       </c>
       <c r="E50" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="F50" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G50" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="H50" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B51" t="s">
-        <v>251</v>
+        <v>237</v>
       </c>
       <c r="C51">
-        <v>112980</v>
+        <v>361784</v>
       </c>
       <c r="D51">
-        <v>112980</v>
+        <v>361784</v>
       </c>
       <c r="E51" t="s">
         <v>252</v>
       </c>
       <c r="F51" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="G51" t="s">
         <v>253</v>
       </c>
       <c r="H51" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
         <v>255</v>
       </c>
       <c r="B52" t="s">
+        <v>106</v>
+      </c>
+      <c r="C52">
+        <v>241187</v>
+      </c>
+      <c r="D52">
+        <v>241187</v>
+      </c>
+      <c r="E52" t="s">
         <v>256</v>
       </c>
-      <c r="C52">
-[...5 lines deleted...]
-      <c r="E52" t="s">
+      <c r="F52" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52" t="s">
         <v>257</v>
       </c>
-      <c r="F52" t="s">
-[...2 lines deleted...]
-      <c r="G52" t="s">
+      <c r="H52" t="s">
         <v>258</v>
-      </c>
-[...1 lines deleted...]
-        <v>259</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
+        <v>259</v>
+      </c>
+      <c r="B53" t="s">
         <v>260</v>
       </c>
-      <c r="B53" t="s">
+      <c r="C53" t="s">
+        <v>142</v>
+      </c>
+      <c r="D53" t="s">
+        <v>142</v>
+      </c>
+      <c r="E53" t="s">
         <v>261</v>
       </c>
-      <c r="C53">
-[...5 lines deleted...]
-      <c r="E53" t="s">
+      <c r="F53" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" t="s">
         <v>262</v>
       </c>
-      <c r="F53" t="s">
-[...2 lines deleted...]
-      <c r="G53" t="s">
+      <c r="H53" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
+        <v>264</v>
+      </c>
+      <c r="B54" t="s">
         <v>265</v>
       </c>
-      <c r="B54" t="s">
+      <c r="C54">
+        <v>113731</v>
+      </c>
+      <c r="D54">
+        <v>113731</v>
+      </c>
+      <c r="E54" t="s">
         <v>266</v>
       </c>
-      <c r="C54">
-[...5 lines deleted...]
-      <c r="E54" t="s">
+      <c r="F54" t="s">
+        <v>11</v>
+      </c>
+      <c r="G54" t="s">
         <v>267</v>
       </c>
-      <c r="F54" t="s">
-[...2 lines deleted...]
-      <c r="G54" t="s">
+      <c r="H54" t="s">
         <v>268</v>
-      </c>
-[...1 lines deleted...]
-        <v>269</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
+        <v>269</v>
+      </c>
+      <c r="B55" t="s">
+        <v>178</v>
+      </c>
+      <c r="C55">
+        <v>123193</v>
+      </c>
+      <c r="D55">
+        <v>123193</v>
+      </c>
+      <c r="E55" t="s">
         <v>270</v>
       </c>
-      <c r="B55" t="s">
-[...8 lines deleted...]
-      <c r="E55" t="s">
+      <c r="F55" t="s">
+        <v>11</v>
+      </c>
+      <c r="G55" t="s">
         <v>271</v>
       </c>
-      <c r="F55" t="s">
-[...2 lines deleted...]
-      <c r="G55" t="s">
+      <c r="H55" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
+        <v>273</v>
+      </c>
+      <c r="B56" t="s">
         <v>274</v>
       </c>
-      <c r="B56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56">
-        <v>319689</v>
+        <v>278668</v>
       </c>
       <c r="D56">
-        <v>319689</v>
+        <v>278668</v>
       </c>
       <c r="E56" t="s">
         <v>275</v>
       </c>
       <c r="F56" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G56" t="s">
         <v>276</v>
       </c>
       <c r="H56" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
         <v>278</v>
       </c>
       <c r="B57" t="s">
         <v>279</v>
       </c>
       <c r="C57">
-        <v>349399</v>
+        <v>179900</v>
       </c>
       <c r="D57">
-        <v>349399</v>
+        <v>179900</v>
       </c>
       <c r="E57" t="s">
         <v>280</v>
       </c>
       <c r="F57" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G57" t="s">
         <v>281</v>
       </c>
       <c r="H57" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
         <v>283</v>
       </c>
       <c r="B58" t="s">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="C58">
-        <v>361784</v>
+        <v>122388</v>
       </c>
       <c r="D58">
-        <v>361784</v>
+        <v>122388</v>
       </c>
       <c r="E58" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="F58" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="G58" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="H58" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B59" t="s">
-        <v>87</v>
+        <v>284</v>
       </c>
       <c r="C59">
-        <v>241187</v>
+        <v>119762</v>
       </c>
       <c r="D59">
-        <v>241187</v>
+        <v>119762</v>
       </c>
       <c r="E59" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="F59" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G59" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="H59" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B60" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="C60">
-        <v>77000</v>
+        <v>446630</v>
       </c>
       <c r="D60">
-        <v>77000</v>
+        <v>446630</v>
       </c>
       <c r="E60" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="F60" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G60" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="H60" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B61" t="s">
-        <v>297</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>298</v>
+      </c>
+      <c r="C61">
+        <v>878330</v>
+      </c>
+      <c r="D61">
+        <v>878330</v>
       </c>
       <c r="E61" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F61" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="G61" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="H61" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B62" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>113731</v>
+        <v>303</v>
+      </c>
+      <c r="C62" t="s">
+        <v>142</v>
+      </c>
+      <c r="D62" t="s">
+        <v>142</v>
       </c>
       <c r="E62" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
       <c r="F62" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="G62" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="H62" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
       <c r="B63" t="s">
-        <v>168</v>
+        <v>265</v>
       </c>
       <c r="C63">
-        <v>123193</v>
+        <v>97954</v>
       </c>
       <c r="D63">
-        <v>123193</v>
+        <v>97954</v>
       </c>
       <c r="E63" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="F63" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G63" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="H63" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="B64" t="s">
-        <v>310</v>
-[...5 lines deleted...]
-        <v>278668</v>
+        <v>76</v>
+      </c>
+      <c r="C64" t="s">
+        <v>142</v>
+      </c>
+      <c r="D64" t="s">
+        <v>142</v>
       </c>
       <c r="E64" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="F64" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="G64" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="H64" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B65" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="C65">
-        <v>73349</v>
+        <v>484185</v>
       </c>
       <c r="D65">
-        <v>73349</v>
+        <v>484185</v>
       </c>
       <c r="E65" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="F65" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G65" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="H65" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B66" t="s">
-        <v>57</v>
-[...5 lines deleted...]
-        <v>153794</v>
+        <v>178</v>
+      </c>
+      <c r="C66" t="s">
+        <v>142</v>
+      </c>
+      <c r="D66" t="s">
+        <v>142</v>
       </c>
       <c r="E66" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="F66" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="G66" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="H66" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B67" t="s">
-        <v>251</v>
+        <v>325</v>
       </c>
       <c r="C67">
-        <v>98392</v>
+        <v>215000</v>
       </c>
       <c r="D67">
-        <v>98392</v>
+        <v>215000</v>
       </c>
       <c r="E67" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="F67" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G67" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H67" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="B68" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C68">
-        <v>179900</v>
+        <v>284705</v>
       </c>
       <c r="D68">
-        <v>179900</v>
+        <v>284705</v>
       </c>
       <c r="E68" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="F68" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G68" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="H68" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="B69" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="C69">
-        <v>122388</v>
+        <v>301700</v>
       </c>
       <c r="D69">
-        <v>122388</v>
+        <v>301700</v>
       </c>
       <c r="E69" t="s">
-        <v>334</v>
+        <v>336</v>
       </c>
       <c r="F69" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G69" t="s">
-        <v>335</v>
+        <v>337</v>
       </c>
       <c r="H69" t="s">
-        <v>336</v>
+        <v>338</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>337</v>
+        <v>339</v>
       </c>
       <c r="B70" t="s">
-        <v>333</v>
+        <v>340</v>
       </c>
       <c r="C70">
-        <v>119762</v>
+        <v>597165</v>
       </c>
       <c r="D70">
-        <v>119762</v>
+        <v>597165</v>
       </c>
       <c r="E70" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F70" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G70" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="H70" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>341</v>
+        <v>344</v>
       </c>
       <c r="B71" t="s">
-        <v>342</v>
-[...5 lines deleted...]
-        <v>446630</v>
+        <v>121</v>
+      </c>
+      <c r="C71" t="s">
+        <v>142</v>
+      </c>
+      <c r="D71" t="s">
+        <v>142</v>
       </c>
       <c r="E71" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="F71" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="G71" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="H71" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="B72" t="s">
-        <v>347</v>
-[...5 lines deleted...]
-        <v>873030</v>
+        <v>349</v>
+      </c>
+      <c r="C72" t="s">
+        <v>142</v>
+      </c>
+      <c r="D72" t="s">
+        <v>142</v>
       </c>
       <c r="E72" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="F72" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="G72" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="H72" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="B73" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="C73" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="D73" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="E73" t="s">
-        <v>353</v>
+        <v>355</v>
       </c>
       <c r="F73" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="G73" t="s">
-        <v>354</v>
+        <v>356</v>
       </c>
       <c r="H73" t="s">
-        <v>355</v>
+        <v>357</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="B74" t="s">
-        <v>251</v>
-[...5 lines deleted...]
-        <v>97954</v>
+        <v>359</v>
+      </c>
+      <c r="C74" t="s">
+        <v>142</v>
+      </c>
+      <c r="D74" t="s">
+        <v>142</v>
       </c>
       <c r="E74" t="s">
-        <v>357</v>
+        <v>360</v>
       </c>
       <c r="F74" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="G74" t="s">
-        <v>358</v>
+        <v>361</v>
       </c>
       <c r="H74" t="s">
-        <v>359</v>
+        <v>362</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>360</v>
+        <v>363</v>
       </c>
       <c r="B75" t="s">
-        <v>57</v>
+        <v>364</v>
       </c>
       <c r="C75" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="D75" t="s">
-        <v>10</v>
+        <v>142</v>
       </c>
       <c r="E75" t="s">
-        <v>361</v>
+        <v>365</v>
       </c>
       <c r="F75" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="G75" t="s">
-        <v>362</v>
+        <v>366</v>
       </c>
       <c r="H75" t="s">
-        <v>363</v>
+        <v>367</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>364</v>
+        <v>368</v>
       </c>
       <c r="B76" t="s">
-        <v>365</v>
-[...5 lines deleted...]
-        <v>484185</v>
+        <v>369</v>
+      </c>
+      <c r="C76" t="s">
+        <v>142</v>
+      </c>
+      <c r="D76" t="s">
+        <v>142</v>
       </c>
       <c r="E76" t="s">
-        <v>366</v>
+        <v>370</v>
       </c>
       <c r="F76" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="G76" t="s">
-        <v>367</v>
+        <v>371</v>
       </c>
       <c r="H76" t="s">
-        <v>368</v>
+        <v>372</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>369</v>
+        <v>373</v>
       </c>
       <c r="B77" t="s">
-        <v>168</v>
-[...5 lines deleted...]
-        <v>10</v>
+        <v>374</v>
+      </c>
+      <c r="C77">
+        <v>424715</v>
+      </c>
+      <c r="D77">
+        <v>424715</v>
       </c>
       <c r="E77" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F77" t="s">
-        <v>134</v>
+        <v>11</v>
       </c>
       <c r="G77" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="H77" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B78" t="s">
-        <v>374</v>
-[...5 lines deleted...]
-        <v>215000</v>
+        <v>379</v>
+      </c>
+      <c r="C78" t="s">
+        <v>142</v>
+      </c>
+      <c r="D78" t="s">
+        <v>142</v>
       </c>
       <c r="E78" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="F78" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="G78" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="H78" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="B79" t="s">
-        <v>379</v>
+        <v>384</v>
       </c>
       <c r="C79">
-        <v>284705</v>
+        <v>278850</v>
       </c>
       <c r="D79">
-        <v>284705</v>
+        <v>278850</v>
       </c>
       <c r="E79" t="s">
-        <v>380</v>
+        <v>385</v>
       </c>
       <c r="F79" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G79" t="s">
-        <v>381</v>
+        <v>386</v>
       </c>
       <c r="H79" t="s">
-        <v>382</v>
-[...24 lines deleted...]
-      <c r="H80" t="s">
         <v>387</v>
-      </c>
-[...336 lines deleted...]
-        <v>450</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">