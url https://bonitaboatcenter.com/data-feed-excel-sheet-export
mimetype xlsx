--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -8,194 +8,395 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Inventory" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="506" uniqueCount="388">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="538" uniqueCount="422">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Title</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Sale Price</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
     <t>Availability</t>
   </si>
   <si>
     <t>Product URL</t>
   </si>
   <si>
     <t>Image URL</t>
   </si>
   <si>
+    <t>6a01d1881b29b822780e333f</t>
+  </si>
+  <si>
+    <t>2009 Triumph 195DC</t>
+  </si>
+  <si>
+    <t>2009 Triumph 195DCRetail Price: $15,500Options:2009 Yamaha 115hp (450 hours)2009 EZLoader trailerLivebait TankRemovable Rear Quarter SeatsStainless Steel Rod HoldersStainless Steel Telescopic Boarding LadderDurable, Low Maintenance  Roplene Hull</t>
+  </si>
+  <si>
+    <t>In-Stock</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2009-triumph-195dc6a01d1881b29b822780e333f</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177852052415747241886a0211cc84859.png</t>
+  </si>
+  <si>
+    <t>69fdd95fda7397c7ea0b66ff</t>
+  </si>
+  <si>
+    <t>2023 Jeanneau NC 795 S2</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Jeanneau NC 795 S2*Under Contract*Retail Price: $143,000 OPTIONS:Yamaha F250NCB DES- 30 hoursTrim Level Premiere 2022Electronic Pack 2022 Garmin Upgraded Audio Pack 2022 FusionElectrical Windlass. Control of Windlass from Pilot StationMooring KitAnchoring KitPortside Folding Side Bench and CushionU-shaped Cockpit, Saloon and Sundeck. Complement Sun Awning- SilverBow Ladder and Wooden PlatformCockpit Aft Closing Kit- Silver Color Swimming PlatformsForward Sun MattressBow Thruster110V Water Heater and Shower Function in Head Compartment110V 60Hz Shore Power Socket + Battery ChargerLuxury Galley with Gas StoveFridge110V 60Hz Air Conditioning on Lithium BatteriesDouble Berth Complement in SaloonWheelhouse Interior Curtains + Cabin Separation Curtain Marine Toilet + Holding Tank3 Lithium Ion Batteries for Air ConditionerAutomatic Trim Tabs- ZipwakeYamaha Joystick Upgrade for Single NSB-SBWVHF Garmin 215USTeak on the Cockpit FloorSolt on Actuator  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-jeanneau-nc-795-s269fdd95fda7397c7ea0b66ff</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177824390330832446169fdd93f56f10.png</t>
+  </si>
+  <si>
+    <t>69fa2484dabb3129c404d58f</t>
+  </si>
+  <si>
+    <t>2015 Prowler 31CC</t>
+  </si>
+  <si>
+    <t>2015 Prowler 31CC$229,999 OPTIONS:Twin Suzuki 300’s (Repowered in March 2026) (415 hours)Twin SeaStar “XTREME” JackplatesDual Garmin’s w/ RadarAutopilotForward Facing Light BarDual VHF’s Massive JL Audio Sound SystemBow CushionHard Cool/ Mess SeatDuel Aft Live WellsQuad FishboxesOutriggersTrailer Included</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2015-prowler-31cc69fa2484dabb3129c404d58f</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1778001004186047022969fa246c9fe3b.png</t>
+  </si>
+  <si>
+    <t>69fa217e23821db92009cca0</t>
+  </si>
+  <si>
+    <t>2020 Pursuit S328</t>
+  </si>
+  <si>
+    <t>2020 Pursuit S328$270,000 OPTIONS:Twin Yamaha F300’s (98 hours)Bow ThrustersElectric Aft SunshadeDual Garmin 12”Garmin Open Array RadarAuto PilotTrim TabsStop Light w/ RemoteDry Rack Kept The athletic 32 features an oversized fiberglass integrated hardtop and windshield system, updated classic sheerline, through-stem anchor system and integrated transom extensions.The exterior styling is complimented by a forward wrap-around lounge at the bow, just opposite of the forward facing seating in the console.Below, a two-person berth converts to an aft-facing seat with large open storage areas port and starboard. A head and sink with vanity could let you overnight and freshen up for a dinner shore side. The aft-facing cockpit accommodates serious fishing and with the fold away fore and aft seats, quickly converts to a social area at the dock.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2020-pursuit-s32869fa217e23821db92009cca0</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177800023434583361269fa216a3e98e.png</t>
+  </si>
+  <si>
+    <t>69f376b040d55a043a01cec2</t>
+  </si>
+  <si>
+    <t>2027 Sea Hunt Ultra 255SE</t>
+  </si>
+  <si>
+    <t>Call for price</t>
+  </si>
+  <si>
+    <t>2027 Sea Hunt Ultra 255SEComing Soon!N.A.P Pricing:  STANDARD OPTIONS:Yamaha F350XSA2Tilt Yamaha Electric SteeringUltra Mezzanine Fiberglass Leaning Post w/Captains ChairsBow BackrestsHardtop w/Slate Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Salt Water Series Prop</t>
+  </si>
+  <si>
+    <t>Coming Soon</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-255se69f376b040d55a043a01cec2</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177756329358273244169f3769de4e24.png</t>
+  </si>
+  <si>
+    <t>69f373997210a5f07a06abf3</t>
+  </si>
+  <si>
+    <t>2027 Sea Hunt Gamefish 28CB</t>
+  </si>
+  <si>
+    <t>2027 Sea Hunt Gamefish 28CBComing Soon!N.A.P Pricing:  STANDARD OPTIONS:Twin Yamaha F300XSB2'sYamaha Helm Master SystemMezzanine Fiberglass Leaning Post w/Captains ChairsRear Bench SeatHardtop w/Slate Blue Underside w/KingfishPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassRecirculating Livewell (per Livewell)Side Entry Ladder w/Ladder HolderGARMIN Dual 17" Elect. Pac. w/Auto P &amp;VHF w/Helm Master*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Salt Water Series Props</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-gamefish-28cb69f373997210a5f07a06abf3</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17775624282593034969f3733c71670.png</t>
+  </si>
+  <si>
+    <t>69f36e912a0a9cfc500d3384</t>
+  </si>
+  <si>
+    <t>2024 Regal LX9</t>
+  </si>
+  <si>
+    <t>2024 Regal LX9Retail Price: $225,000 STANDARD OPTIONS:Twin Yamaha F250XBS’s with Integrated Steering White (65 hours)Yamaha Y.E.S Extended Warranty until 6/19/2029Hull Color: Mediterranean BluePort LightBow and Cockpit CoversBlack CanvasBow ThrusterToilet Electric with Pump Out FittingsBottom Color: Tahiti Beach WhiteBow Sunshade SystemPower HardtopDigital SwitchingBow Filler CushionCompanion StorageAnchor Windlass Rope &amp; ChainUltimate Audio Package JL AudioDual Garmins 1243XSV B60 TransducerBootstripe Flame RedBow Walk-thru DoorsTransom Shower and Pressure Water PackageCockpit TableIndicators for Trim Tabs</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2024-regal-lx969f36e912a0a9cfc500d3384</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177766359314279047869f4fe6946dbe.png</t>
+  </si>
+  <si>
+    <t>69f2425339aadfd18d0b4baf</t>
+  </si>
+  <si>
+    <t>2027 Regulator 31</t>
+  </si>
+  <si>
+    <t>2027 Regulator 31Build Slot Available!Call for Pricing STANDARD OPTIONS:Twin White Yamaha XTO Offshore® 450 4-Stroke Engines with DES Tilt Helm, DEC, EX Autopilot with Waypoint Deceleration, and Electronic Key Switch with Wireless Key FobSeakeeper Ride™ Underway Stabilization SystemFiberglass T-Top with Surfboard Edges, Electronics Box, Integrated Navigation/Dock Lighting, Spreader Lights, and Multi-Colored LED Lights – Complete with Integrated, Vented, Wraparound Windshield and Windshield Wiper/WasherWhite Powder Coat PackageFactory-Installed Garmin® Offshore Package: (2) 16” GPSMAP® 8616XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8’ Antennas, GMR™ 424 xHD 4kW Open-Array Radar, Airmar® B275LHW with Wide Beam 1kW CHIRP Transducer, Plus Black Flushmount Electronics Face, and Remote MicYamaha Next Generation Digital Boat Control System with Digital Electric Steering (DES) Tilt Helm, Multifunction Digital Electronic Control (DEC), EX Autopilot with Waypoint Deceleration, Electronic Key Switches (EKS) with Wireless Fob, and WiFi-Enabled CL5™ Multifunction Touchscreen DisplayRitchie® SuperSport CompassFusion® Apollo 770 Marine Stereo with AM/FM/WB, SiriusXM® Ready, WiFi Audio Streaming, Apple AirPlay 2, Bluetooth®, Integrated DSP, and (4) Backlit Speakers throughout Deck and CockpitSiren 3 Pro “Connected Boat” Alert and Access SystemEZ-View Flushmount Electronic Mounting Face with Access in Head CompartmentIlluminated Glove Box with Fiberglass LidRecessed Upholstered Console Storage Trays with Dash BrowIntegrated Switch Panel with LED Push Button SwitchesStainless Steel Edson™ Wheel with Power KnobUSB Charging Ports at Helm and in Forward Seating AreaTriple Battery System with Switches and Marine BatteriesVented Port Light in ConsoleStand-Up Head Compartment with Electric Head, 6 gal. Holding Tank, Interior Lighting, Mirror, and Electric Tank PumpoutSolid Surface Countertop with Sink(6) Vertical Rod HoldersChilewich Flooring in ConsoleForward Deck Anchor Locker with Overboard DrainSelf-Bailing Cockpit with Stainless Steel ScuppersStainless Steel Through-Hull FittingsStarboard Boarding and Dive Door with Removable Folding LadderOversized Bilge Compartment with Guttered, Watertight Lazarette Hatch for easy access to Gel-Finished Bilge &amp; Equipment35 gal. Freshwater System with Wash Down and Transom ShowerCockpit Freshwater Engine FlushStainless Steel Hose Coil Racks (2) for Raw Water and Freshwater Wash DownsMolded Non-Skid Horizontal Surfaces360° Coaming PadsStainless Steel Hardware Through-Bolted with Elastic Stop Nuts(2) Pull-Up Bow Cleats, (2) Spring Cleats/Hawse Pipes Midship, (2) Stern Cleats/Hawse Pipes in TransomEngine Bracket with Boarding LadderForward Seating with Magnetic Cushions, Integrated Flip-Up Backrests (2) and Center Seat Dry Storage – Insulated, IlluminatedUpholstered Forward Console Seating for Two with Built-In Insulated Cooler3X Deluxe Tackle Center with Upholstered Helm Seating for Two with Armrests, Flip-Up Bolsters, and Individual Folding Footrests with SoftGrip Foot Rail; Seatback with (2) Cup Holders and Rocket Launcher; Sink, Wash Down and Bait Prep Cutting Board; (6) Medium Plano® Trays; and (2) Tackle Drawers in CabinetIntegrated Flush-Folding Transom SeatDual Forward Seat Fishboxes/Dry Storage – Insulated and Illuminated with Overboard Drains, and Center Forward Dry Storage Tub – Insulated and Illuminated Raw Water Wash Down &amp; Livewell PlumbingForward In-Deck Fishbox – Insulated, Illuminated, and Macerated with Locking Rod Storage (Holds 6 Rods) Transom Fishbox – Insulated, Illuminated Transom Livewell – Insulated, Illuminated (6) Stainless Steel Aft Gunwale Conventional Rod Holders CUSTOMIZED OPTIONS:Featured or Custom Hull Color – Entire Hull or Sides OnlyBracket with Matching Gelcoat ColorBracket with Synthetic Teak Marine DeckingBlack Powder Coat PackageTwin White Yamaha XTO Offshore® 450 4-Stroke Engines with DES Tilt Helm, DEC, EX Autopilot with Waypoint Deceleration, and Electronic Key Switch with Wireless Key Fob – plus, Helm Master™ EX Joystick with Multimode Set Point™Seakeeper® 2 Gyro Stabilization System with 100-Amp Battery Charger Seakeeper® 2 Gyro Stabilization System READY (for Future Installation)36-Amp Battery Charger with 25’ Cord (Note: Not necessary with Seakeeper option, which already includes 100-Amp Battery Charger) T-Top Rocket LauncherGEMLUX® Bluewater Outrigger Bases with Lee’s Ultima 22’ Carbon Fiber Outrigger Poles &amp; Rigging Management SystemT-Top Underside to Match Hull SidesT-Top Underside Different Than Hull SidesT-Top Storage Compartment3X Deluxe Mezzanine Tackle Center with Aft- Facing Mezzanine Seating for Two with Recessed Footrest, Folding Armrests with (2) Cup Holders, and Tackle Storage. Option to add Dual-Flanking Seatside Rocket Launchers (Compatible with Seakeeper® 2 &amp; Seakeeper® READY Options)Rod Holders for 3X Mezzanine: Dual-Flanking Seatside Rocket Launchers (4 Total)Fiberglass Sunbed with Magnetic Filler Cushion and Convertible Pedestal TableDove Gray UpholsterySandbar UpholsteryDiamond Quilted UpholsteryTeak Ladder-Back Helm Chairs, Helm Armrests, and Forward Console Armrests Teak Accents on Helm Armrests, Forward Console Armrests, and Mezzanine Seat Armrests (Only available when 3X Mezzanine Seating is chosen; Not Available with Teak Ladder-Backs option)Factory-Installed Garmin® GMR™ 1234 xHD 12kW Open-Array RadarFactory-Installed Garmin® GMR™ Fantom 54 Open-Array RadarFactory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver UpgradeFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan TransducerSecond VHF 215 AIS RadioEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (10) Premium Backlit Speakers, Subwoofer, Amps, External Antenna and Integrated WiFi(2) Inductive Cell Phone Chargers: (1) at Helm, (1) Inside Console(2) Inductive Cell Phone Chargers in Recessed Console TraysElectric Anchor Light and Antenna MountsSionyx Nightwave Marine Night Vision CameraMulti-Colored Underwater LED Lights (2)Center Forward LED Light Bar on T-TopPort and Starboard LED Light Bars on T-TopDual Pressurized Transom Livewells with Clear Acrylic Lids and Etched Regulator Logos, complete with Self-Cleaning, Self-Flushing, and Macerated Raw Water Sea ChestRefrigerated Transom Fishbox(6) Aft Gunwale Cup Holder Rod Holders (Converted from Standard)(8) Additional Forward Gunwale Conventional Rod Holders OR (8) Additional Forward Gunwale Cup Holder Rod Holders(2) Conventional Transom Rod Holders(2) Electric Reel Hook-UpsQuick-Release Under Gunwale Gaff HolderThrough Stem Bow Roller with Anchor Windlass, Freshwater Anchor Wash, Remote Switch, and ChainEdson™ Elite Carbon Wheel with Power KnobPhender Pro™ with (4) Quick-Release Fender CleatsBucket Holder with (2) BucketsRemovable Watersports Tow BarBuilt-In 12V Watersports Inflation StationGray Helm Pad with Black Regulator Logo Sandbar Helm Pad with Black Regulator LogoAutomated Rear Shade in Natural White Automated Rear Shade in Color other than Standard Natural White (Various) Forward Sun Shade (Various Colors)All-Weather Spray Curtain EnclosureHelm, Console &amp; Mezzanine Seating Canvas Covers (Various Colors)Engine Canvas Covers (Various Colors)</t>
+  </si>
+  <si>
+    <t>Build Slot Available</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-regulator-3169f2425339aadfd18d0b4baf</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777484357189559906069f242458d463.png</t>
+  </si>
+  <si>
+    <t>69f23fd48187162a900fbc80</t>
+  </si>
+  <si>
+    <t>2027 Regulator 28</t>
+  </si>
+  <si>
+    <t>2027 Regulator 28Build Slot Available!Call for Pricing STANDARD OPTIONS:Twin White Yamaha F350 4-Stroke Engines with DES Tilt Helm, DEC, and Electronic Key Switch with Wireless Key Fob Seakeeper Ride™ Underway Stabilization SystemFiberglass T-Top with Surfboard Edges, Integrated Wraparound Windshield and Windshield Wiper/Washer, new T-Top Drainage Gutters/Handrail – Complete with Electronics Box, Integrated Navigation/Dock Lighting, Spreader Lights, and Multi-Colored LED Lights Custom T-Top Ventilation System with (2) Directional Vents at Radio Box and (1) Large Center Vent for Maximum Air Distribution and Mist EliminationWhite Powder Coat PackageFactory-Installed Garmin® 28 Premium Package: (2) 16” GPSMAP® 8616XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8’ Antennas, Airmar® B275LHW with Wide Beam 1kW CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicYamaha Next Generation Digital Boat Control System with Digital Electric Steering (DES) Tilt Helm, Multifunction Digital Electronic Control (DEC), Electronic Key Switches (EKS) with Wireless Fob, and WiFi-Enabled CL5™ Multifunction Touchscreen Display Ritchie® SuperSport CompassFusion® Apollo 770 Marine Stereo with AM/FM/WB, SiriusXM® Ready, WiFi Audio Streaming, Apple AirPlay 2, Bluetooth® Integrated DSP, and (4) Backlit Speakers throughout Deck and CockpitEZ-View Flushmount Electronic Mounting Face with Access in Head CompartmentIlluminated Glove Box with Fiberglass LidRecessed Console Storage TraysIntegrated Switch Panel with LED Push Button SwitchesStainless Steering WheelUSB Charging Ports at Helm and in Forward Seating AreaTriple Battery System with Switches and Marine BatteriesVented Port Light in ConsoleStand-Up Head Compartment with Electric Head, 6 gal. Holding Tank, Interior Lighting, Mirror, and Electric Tank PumpoutVanity with SinkChilewich Flooring in ConsoleForward Deck Anchor Locker with Overboard DrainRaised Bullnose Toe Rail on Extra-Wide Forward GunwaleSelf-Bailing Cockpit with Stainless Steel ScuppersStainless Steel Through-Hull FittingsOversized Bilge Compartment with Guttered, Watertight Lazarette Hatch for easy access to Gel-Finished Bilge &amp; Equipment33 gal. Freshwater System with Wash Down and Transom ShowerCockpit Freshwater Engine FlushStainless Steel Hose Coil Racks (2) for Raw Water and Freshwater Wash DownsMolded Non-Skid Horizontal Surfaces360° Coaming PadsStainless Steel Hardware Through-Bolted with Elastic Stop Nuts(2) Pull-Up Bow Cleats, (2) Spring Cleats/Hawse Pipes Midship, (2) Stern Cleats/Hawse Pipes in TransomTransom Walkthrough Tuna DoorEngine Bracket with Integrated Boarding LadderForward Seating with Magnetic Cushions, Integrated Flip-Up Backrests (2) and Center Seat Dry Storage – Insulated, IlluminatedUpholstered Forward Console Seating for Two with Built-In Insulated Cooler28 Tackle Center with Upholstered Helm Seating for Two with Individual Folding Footrests, (2) Cup Holders, and Seatback Rocket Launcher with Tackle Center and Storage, Including: Large Tackle Drawers (2 with and 2 without Dividers), (4) Large and (4) Small Plano® Trays, (2) Leader Spool Holders, and Pliers &amp; Knife HoldersIntegrated Flush-Folding Transom SeatRaw Water Wash Down and Livewell PlumbingDual Forward Seat Fishboxes/Dry Storage – Insulated and Illuminated with Overboard Drains, and Center Forward Dry Storage Tub – Insulated and Illuminated Forward In-Deck Fishbox – Insulated, Illuminated, and Macerated with Locking Rod Storage (Holds 6 Rods) Transom Fishbox – Insulated, Illuminated Transom Livewell – Insulated, Illuminated (6) Stainless Steel Aft Gunwale Conventional Rod Holders CUSTOMIZED OPTIONS:Featured or Custom Hull Color – Entire Hull or Sides OnlyBracket with Matching Gelcoat ColorBracket with Synthetic Teak Marine DeckingBlack Powder Coat PackageTwin White Yamaha F350 4-Stroke Engines with DES Tilt Helm, DEC, and Electronic Key Switch with Wireless Key Fob – plus, Helm Master™ EX Joystick with Multimode Set Point™ and EX Autopilot with Waypoint DecelerationYamaha EX Autopilot with Waypoint Deceleration (Standard with Helm Master™ EX Power Option above)36-Amp Battery Charger with 25' CordT-Top Rocket LauncherGEMLUX® Deluxe Outrigger Bases with 18’ Collapsible Poles and GEMLUX® Double Rigger KitT-Top Underside to Match Hull SidesT-Top Underside Different Than Hull SidesT-Top Storage Compartment28 Tackle Center Cooler Edition: Retains all Helm Seating &amp; Rocket Launcher Features – plus Slide-Out Cooler for additional Storage and Seating and Modified Tackle StorageDual-Height Pedestal Table with Magnetic Filler Cushion; Storage for Table in Console &amp; Pedestal in Forward Seating Dove Gray UpholsterySandbar UpholsteryDiamond Quilted UpholsteryTeak Ladder-Back Helm Chairs, Helm Armrests, and Forward Console ArmrestsFactory-Installed Garmin® GMR™ 424 xHD 4kW Open-Array RadarFactory-Installed Garmin® GMR™ 1234 xHD 12kW Open-Array RadarFactory-Installed Garmin® GMR™ Fantom 54 Open-Array RadarFactory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver UpgradeFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan TransducerEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (10) Premium Backlit Speakers, Subwoofer, Amps, External Antenna, and Integrated WiFi(2) Inductive Cell Phone Chargers: (1) at Helm, (1) Inside Console(2) Inductive Cell Phone Chargers in Recessed Console TraysElectric Anchor Light and Antenna MountsMulti-Colored Underwater LED Lights (2)Center Forward LED Light Bar on T-Top Port and Starboard LED Light Bars on T-TopDual Pressurized Transom Livewells with Clear Acrylic Lids and Etched Regulator Logos, complete with Self-Cleaning, Self-Flushing, and Macerated Raw Water Sea ChestRefrigerated Transom Fishbox(6) Aft Gunwale Cup Holder Rod Holders (Converted from Standard)(8) Additional Forward Gunwale Conventional Rod Holders OR (8) Additional Forward Gunwale Cup Holder Rod Holders(2) Conventional Transom Rod HoldersQuick-Release Under Gunwale Gaff HolderThrough Stem Bow Roller with Anchor Windlass, Freshwater Anchor Wash, Remote Switch, Chain, and AnchorEdson™ Wheel with Power KnobPhender Pro™ with (4) Quick-Release Fender CleatsBucket Holder with (2) BucketsRemovable Watersports Tow BarBuilt-In 12V Watersports Inflation StationGray Helm Pad with Black Regulator LogoSandbar Helm Pad with Black Regulator LogoForward Sun Shade (Various Colors)Rear Shade with T-Top Mounted Shade Poles (Black Only)All-Weather Spray Curtain EnclosureHelm, Console &amp; Seating Canvas Covers (Various Colors)Engine Canvas Covers (Various Colors)</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-regulator-2869f23fd48187162a900fbc80</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777483991152483747569f240d7ac10e.png</t>
+  </si>
+  <si>
+    <t>69f23f982001c8faaa028962</t>
+  </si>
+  <si>
+    <t>2027 Regulator 25</t>
+  </si>
+  <si>
+    <t>2027 Regulator 25Build Slot Available!Call for Pricing STANDARD OPTIONS:Twin Yamaha F250 4-Stroke Engines with DES Tilt Helm and DEC, and Electronic Key Switch with Wireless Key FobSeakeeper Ride™ Underway Stabilization System Fiberglass T-Top with Surfboard Edges, Spreader Lights, and Multi-Colored LED Lights – Complete with Integrated, Vented, Wraparound Windshield White Powder Coat PackageFactory-Installed Garmin® 16 Fish Package: One 16” GPSMAP® 1643XSV Multi-Touch Widescreen Chartplotter/Sonar Display, VHF 215 Radio with Dual 8’ Antennas, and Garmin® GT12M-THF CHIRP TransducerYamaha Next Generation Digital Boat Control System with Tilt Helm Digital Electric Steering (DES), Multifunction Digital Electronic Control (DEC), and WiFi-Enabled CL5™ Multifunction Touchscreen DisplayRitchie® CompassFusion® Apollo 670 Marine Stereo with AM/FM/WB, SiriusXM® and Apple AirPlay 2 Ready, Bluetooth®, Integrated DSP, and (4) Backlit Speakers throughout Deck &amp; CockpitEZ-View Flushmount Electronic Mounting Face with Access in Head CompartmentIlluminated Glove Box with Fiberglass LidSwitch Panel with Stainless Steel LED Push Button Switches Stainless Steel Steering WheelUSB Charging Ports at Helm and in Forward Seating AreaTriple Battery System with Switches and Marine BatteriesVented Port Light in ConsoleStand-Up Head Compartment with Head with Holding Tank, Interior Lighting, Mirror, and Electric Tank PumpoutForward Deck Anchor Locker with Overboard DrainSelf-Bailing Cockpit with Stainless Steel ScuppersStainless Steel Through-Hull FittingsOversized Bilge Compartment with Guttered, Watertight Lazarette Hatch for easy access to Gel-Finished Bilge &amp; Equipment20 gal. Freshwater System with Wash Down and Transom ShowerCockpit Freshwater Engine FlushStainless Steel Hose Coil Racks (2) for Raw Water and Freshwater Wash DownsMolded Non-Skid Horizontal Surfaces360° Coaming PadsStainless Steel Hardware Through-Bolted with Elastic Stop Nuts(2) Pull-Up Bow Cleats, (2) Spring Cleats/Hawse Pipes Midship, (2) Stern Cleats/Hawse Pipes in TransomTransom Walkthrough Tuna DoorEngine Bracket with Integrated Boarding LadderCenter Forward Seat with Dry Storage – Insulated, IlluminatedUpholstered Forward Console Seating for Two with Built-In Insulated CoolerSignature Series Tackle Center/Leaning Post with Seatback Rocket Launcher, Handrail, (3) Cup Holders, and Tackle Storage, including (8) Plano® Trays Below SeatingIntegrated Flush Folding Transom SeatRaw Water Wash Down and Livewell PlumbingDual Forward Seat Fishboxes/Dry Storage – Insulated and Illuminated with Overboard Drains Forward In-Deck Fishbox – Insulated, Illuminated, and Macerated with Locking Rod Storage (Holds 6 Rods)Transom Livewell/Fishbox – Insulated, Illuminated(6) Stainless Steel Aft Gunwale Conventional Rod Holders CUSTOMIZED OPTIONS:Featured or Custom Hull Color – Entire Hull or Sides OnlyBracket with Matching Gelcoat ColorBracket with Synthetic Teak Marine DeckingBlack Powder Coat PackageYamaha EX Autopilot with Waypoint DecelerationTrolling Motor READY36-Amp Battery Charger with 25’ CordT-Top Rocket LauncherGEMLUX® Deluxe Outrigger Bases with 18’ Collapsible Poles and GEMLUX® Double Rigger KitT-Top Underside to Match Hull Sides T-Top Underside Different Than Hull Sides2X Deluxe Tackle Center: Upholstered Helm Seating for Two with Flip-Up Bolster and Individual Folding Footrests with SoftGrip Foot Rail; Seatback Rocket Launcher with Cup Holders; (2) Tackle Drawers; (8) Medium and (2) Large Plano® Trays in Cabinet; and Knife/Hook/Cup HoldersFiberglass Sunbed with Filler Cushion and Convertible Pedestal TableRemovable Forward Seating Backrests (2)Dove Gray UpholsterySandbar UpholsteryDiamond Quilted UpholsteryFactory-Installed Garmin® Premium Fish Package: Dual 12” GPSMAP® 1243XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8’ Antennas, and Garmin® GT12M-THF CHIRP TransducerFactory-Installed Garmin® GMR™ 24 xHD Marine Dome Radar (Not Available with LED Light Bars)Factory-Installed Garmin® GMR™ Fantom 24 Marine Dome Radar (Not Available with LED Light Bars)Factory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver UpgradeFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan Transducer Entertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (6) Premium Backlit Speakers, Subwoofer, Amp, and External Antenna (Requires 2X Deluxe Tackle Center)Electric Anchor Light and Antenna MountsMulti-Colored Underwater LED Lights (2)Center Forward LED Light Bar on T-Top (Not Available with Dome Radar)Port and Starboard LED Light Bars on T-Top (Not Available with Dome Radar)(6) Aft Gunwale Cup Holder Rod Holders (Converted from Standard)(8) Additional Forward Gunwale Conventional Rod Holders OR (8) Additional Forward Gunwale Cup Holder Rod HoldersThrough Stem Bow Roller with Anchor Windlass, Remote Switch, Chain, Anchor, and Anchor WashEdson™ Wheel with Power KnobPhender Pro™ with (4) Quick-Release Fender Cleats Bucket Holder with (2) BucketsRemovable Watersports Tow BarGray Helm Pad with Black Regulator LogoSandbar Helm Pad with Black Regulator LogoForward Sun Shade (Various Colors)Rear Shade (Black Only)All-Weather Spray Curtain EnclosureHelm, Console, and Seating Canvas Covers (Various Colors)Engine Canvas Covers (Various Colors)</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-regulator-2569f23f982001c8faaa028962</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177748364218639689169f23f7a04691.png</t>
+  </si>
+  <si>
+    <t>69f23e16dc7e0f68cc061802</t>
+  </si>
+  <si>
+    <t>2027 Regulator 23</t>
+  </si>
+  <si>
+    <t>2027 Regulator 23Build Slot Available!Call for Pricing STANDARD OPTIONS:Twin White Yamaha F150 4-Stroke Engines with DEC, Integrated Electro-Hydraulic Steering with Tilt Helm, and Electronic Key Switch with Wireless Key Fob Seakeeper Ride™ Underway Stabilization SystemFiberglass T-Top with Surfboard Edges, Spreader Lights, and Multi-Colored LED Lights – Complete with Integrated, Vented, Wraparound Windshield White Powder Coat Package Factory-Installed Garmin® 16 Fish Package: One 16” GPSMAP® 1643XSV Multi-Touch Widescreen Chartplotter/Sonar Display, VHF 215 Radio with Dual 8’ Antennas, Garmin® GT12M-THF CHIRP Transducer, and Remote MicYamaha Multifunction Digital Electronic Controls (DEC), Integrated Electro-Hydraulic Steering, Electronic Key Switches (EKS) with Wireless Fob, and WiFi-Enabled CL5™ Multifunction Touchscreen Display Ritchie® Compass Fusion® Apollo 670 Marine Stereo with AM/FM/WB, SiriusXM® and Apple AirPlay 2 Ready, Bluetooth®, Integrated DSP, and (4) Backlit Speakers throughout Deck and Cockpit EZ-View Flushmount Electronic Mounting Face with Access in Head Compartment Illuminated Glove Box with Lid Switch Panel with LED Push Button Switches Stainless Steel Steering WheelUSB Charging Ports at Helm and in Forward Seating AreaDual Battery System with Switches and Marine Batteries Vented Port Light in Console Stand-Up Head Compartment with Portable Marine Toilet Forward Deck Anchor Locker Self-Bailing Cockpit with Stainless Steel ScuppersStainless Steel Through-Hull FittingsOversized Bilge Compartment with Guttered, Watertight Lazarette Hatch for easy access to Gel-Finished Bilge &amp; Equipment20 gal. Freshwater System with Wash Down and Transom ShowerCockpit Freshwater Engine FlushStainless Steel Hose Coil Racks (2) for Raw Water and Freshwater Wash DownsMolded Non-Skid Horizontal Surfaces360° Coaming PadsStainless Steel Hardware Through-Bolted with Elastic Stop Nuts(2) Pull-Up Bow Cleats, (2) Spring Cleats/Hawse Pipes Midship, (2) Stern Cleats/Hawse Pipes in TransomTransom Walkthrough Tuna DoorEngine Bracket with Integrated Boarding LadderUpholstered Forward Console Seating for Two with Built-In Insulated CoolerSignature Series Tackle Center/Leaning Post with Seatback Rocket Launcher, Handrail, (3) Cup Holders, and Tackle Storage, Including (8) Plano® Trays Below Seating Integrated Flush-Folding Transom Seat Raw Water Wash Down and Livewell Plumbing Dual Forward Seat Fishboxes/Dry Storage – Insulated and Illuminated with Overboard Drains Forward In-Deck Fishbox – Insulated, Illuminated, and Macerated with Locking Rod Storage (Holds 6 Rods) Transom Livewell/Fishbox – Insulated, Illuminated (6) Stainless Steel Aft Gunwale Conventional Rod Holders CUSTOMIZED OPTIONS:Featured or Custom Hull Color – Entire Hull or Sides OnlyBracket with Matching Gelcoat ColorBracket with Synthetic Teak Marine DeckingBlack Powder Coat Package20-Amp Battery Charger with 25’ CordT-Top Rocket LauncherGEMLUX® Deluxe Outrigger Bases with 18’ Collapsible Poles and GEMLUX® Double Rigger KitT-Top Underside to Match Hull SidesT-Top Underside Different Than Hull Sides2X Deluxe Tackle Center: Upholstered Helm Seating for Two with Flip-Up Bolster and Individual Folding Footrests with SoftGrip Foot Rail; Seatback Rocket Launcher with Cup Holders; (2) Tackle Drawers; (8) Medium and (2) Large Plano® Trays in Cabinet; and Knife/Hook/Cup Holders Removable Forward Seating Backrests (2)Fiberglass Sunbed with Filler Cushion and Convertible Pedestal TableDove Gray UpholsterySandbar UpholsteryDiamond Quilted UpholsteryFactory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver UpgradeFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan TransducerElectric Anchor Light and Antenna MountsCenter Forward LED Light Bar on T-TopPort and Starboard LED Light Bars on T-Top(6) Aft Gunwale Cup Holder Rod Holders (Converted from Standard)(6) Additional Forward Gunwale Conventional Rod Holders OR (6) Additional Forward Gunwale Cup Holder Rod HoldersThrough Stem Bow Roller with Anchor Windlass, Freshwater Anchor Wash, Remote Switch, Chain, and AnchorEdson™ Wheel with Power KnobPhender Pro™ with (4) Quick-Release Fender CleatsBucket Holder with (2) BucketsRemovable Watersports Tow BarHead with Holding Tank and Electric Tank PumpoutGray Helm Pad with Black Regulator LogoSandbar Helm Pad with Black Regulator LogoForward Sun Shade (Various Colors)All-Weather Spray Curtain EnclosureHelm, Console &amp; Seating Canvas Covers (Various Colors)Engine Canvas Covers (Various Colors)</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-regulator-2369f23e16dc7e0f68cc061802</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177748326781692943569f23e03dd2a6.png</t>
+  </si>
+  <si>
+    <t>69f23ca69393b797cc08d01a</t>
+  </si>
+  <si>
+    <t>2027 Regulator 30XO</t>
+  </si>
+  <si>
+    <t>2027 Regulator 30XOBuild Slot Available!Call for Pricing STANDARD OPTIONS:Twin White Yamaha F350 4-Stroke Engines with DES Tilt Helm, DEC, and Electronic Key Switch with Wireless Key FobSeakeeper Ride™ Underway Stabilization SystemFiberglass T-Top with Surfboard EdgesFiberglass T-Top with Spreader Lights and Multi-Colored LED Lights – Complete with Integrated, Vented, Wraparound Windshield, Windshield Wiper/Washer, with (10) Rocket Launchers built into Aft Support FrameWhite Powder Coat PackageFactory-Installed Garmin® 30XO Premium Fish Package: (2) 16’’ GPSMAP® 8616XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8’ Antennas, and Garmin® GT12M-THF CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicOffshore Command Center: Garmin® Multi-Function Displays with Digital Switching and Monitoring, Plus Proprietary Regulator MyHelm™ Interface for Seamless and Intuitive Connectivity of Key Functions via TouchscreenYamaha Next Generation Digital Boat Control System with Digital Electric Steering (DES) Tilt Helm, Multifunction Digital Electronic Control (DEC), Electronic Key Switches (EKS) with Wireless Fob, and WiFi-Enabled CL5™ Multifunction Touchscreen Display Ritchie® CompassFusion® Apollo 770 Marine Stereo with AM/FM/WB, SiriusXM® and Apple AirPlay 2 Ready, Bluetooth®, Integrated DSP, and (4) Backlit Speakers throughout Deck &amp; CockpitEZ-View Flushmount Electronic Mounting Face with Access in Head CompartmentIlluminated Glove Box with LidRecessed Console Storage Trays (Replaced with Non-Skid Mat when Half Tower Station is selected)Recessed Comfort Footrest with Storage AccessStainless Steel Cup Holders (2)Integrated Switch Panel with LED Push Button SwitchesStainless Steel Steering WheelUSB Charging Ports at Helm &amp; in Forward Seating AreaQuad Battery System with Key Fob-Enabled Switches and Marine BatteriesStand-Up, Gel-Finished Head Compartment with Head with Holding Tank, Pumpout, and Interior LightingForward Deck Anchor LockerSelf-Bailing Cockpit with Stainless Steel ScuppersStainless Steel Through-Hull FittingsBilge Pump with Automatic Float Switch23 gal. Freshwater System with Wash Downs and Transom ShowerMolded Non-Skid Horizontal SurfacesCoaming PadsStainless Steel Hardware Through-Bolted with Elastic Stop NutsStainless Steel Pull-Up Cleats (6)Insulated, Illuminated Aft Platform Storage and Standard LivewellCockpit LightingSwim Platform with Ladder30XO Tackle and Entertainment Center with Corian® Countertop, Removable Cutting Board, Tackle Storage, Waste Basket, and Freshwater Wash Down, with (10) Rocket Launchers built into Aft Support FrameUpholstered Forward Console Settee with Sliding Footrest Extension and Built-In Insulated CoolerIntegrated Flush-Folding Rear Cockpit Seats (3) with Integrated Dual Bucket Holders and Custom BucketsForward Seating with Flip-up Backrests (2)Center Forward Seat with Dry Storage – Insulated, IlluminatedDual Forward Seat Fishboxes/Dry Storage – Insulated and Illuminated with Overboard Drains and Locking Rod Storage(6) Stainless Steel Aft Gunwale Conventional Rod HoldersForward In-Deck Fishbox – Insulated, Illuminated, MaceratedRaw Water Wash Down and Livewell Plumbing CUSTOMIZED OPTIONS:Featured or Custom Hull Color – Entire Hull or Sides OnlyBlack Powder Coat PackageBlack Powder Coat Package (Tower)Twin White Yamaha F350 4-Stroke Engines with DES Tilt Helm, DEC, and Electronic Key Switch with Wireless Key Fob – plus, Helm Master™ EX Joystick with Multimode Set Point™, EX Autopilot with Waypoint DecelerationYamaha EX Autopilot with Waypoint Deceleration (Standard with Helm Master™ EX)Hydraulic Jackplates with Helm-Mounted Pro Trim ControlSeakeeper® 1 Gyro Stabilization System (Tackle Center Storage is altered with the selection of Seakeeper® 1)Garmin® Force® Kraken 90" Trolling Motor with Garmin® MFD Interface, GPS Autopilot, Batteries, and 36A ChargerTrolling Motor READY36-Amp Battery Charger with 25’ Cord (for Engine and House Batteries)Upper Station with Sliding Sunroof, Helm Seat with Handrails and (2) Cup Holders, Dual Station Controls, Engine Start/Stop Panel, Yamaha WiFi-Enabled CL5™ Display, and Garmin® 943 Display, with (10) Rocket Launchers built into Aft Support Frame (Not Available with Dome Radar)GEMLUX® Deluxe Outrigger Bases with 18' Collapsible Poles and GEMLUX® Double Rigger KitT-Top Underside to Match Hull SidesT-Top Underside Different Than Hull Sides Dove Gray UpholsterySandbar UpholsteryDiamond Quilted UpholsteryTeak AccentsFactory-Installed Garmin® GMR™ 24 xHD Marine Dome Radar (Not Available with LED Light Bars or Half Tower Station)Factory-Installed Garmin® Fantom 24 Dome Radar (Not Available with LED Light Bars or Half Tower Station)Factory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver UpgradeFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan TransducerEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer, Amps, and Integrated WiFi(2) Inductive Cell Phone Chargers: (1) at Helm, (1) Inside Console(2) Inductive Cell Phone Chargers in Recessed Console Trays (Not Available with Tower)Electric Anchor Light &amp; Antenna MountsMulti-Colored Underwater LED Lights (2)Center Forward LED Light Bar on T-Top (Not Available with Dome Radar)Port and Starboard LED Light Bars on T-Top (Not Available with Dome Radar)Dual 10’ Power Pole BladesSecond 29 gal. Aft Livewell (Converted from Standard Aft Storage)(8) Additional Forward Conventional Rod Holders OR (8) Additional Forward Cup Holder Rod HoldersUnder Gunwale Locking Rod Storage BoxesEdson™ Wheel with Power Knob (Console)Edson™ Wheel with Power Knob (Tower)Edson™ Elite Carbon Wheel with Power Knob (Console)Edson™ Elite Carbon Wheel with Power Knob (Tower)Phender Pro™ with (4) Quick-Release Fender CleatsBuilt-In 12V Watersports Inflation StationGray Helm Pad with Black Regulator Logo Sandbar Helm Pad with Black Regulator LogoForward Sun Shade (Various Colors)Rear Shade (Black Only)Helm, Console &amp; Forward Settee Seating Canvas Covers (Various Colors; without Half Tower)Helm, Console &amp; Forward Settee Seating Canvas Covers (Various Colors; with Seat Cover for Half Tower)Engine Canvas Covers (Various Colors)</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-regulator-30xo69f23ca69393b797cc08d01a</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777482897131421727569f23c91afd71.png</t>
+  </si>
+  <si>
+    <t>69f234272aa3b944960b5636</t>
+  </si>
+  <si>
+    <t>2027 Regulator 26XO</t>
+  </si>
+  <si>
+    <t>2027 Regulator 26XOBuild Slot Available!Call for PricingSTANDARD OPTIONS:Single White Yamaha XTO Offshore® 450 4-Stroke Engine with DES Tilt Helm, DEC, EX Autopilot with Waypoint Deceleration, and Electronic Key Switch with Wireless Key FobSeakeeper Ride™ Underway Stabilization SystemFiberglass T-Top with Spreader Lights and Multi-Colored LED Lights – Complete with Integrated, Vented, Wraparound WindshieldWhite Powder Coat PackageFactory-Installed Garmin® 26XO Fish Package: One 16’’ GPSMAP® 1643XSV Multi-Touch Widescreen Chartplotter/Sonar Display, VHF 215 Radio with Dual 8’ Antennas, and Garmin® GT12M-THF CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicYamaha Next Generation Digital Boat Control System with Digital Electric Steering (DES) Tilt Helm, Multifunction Digital Electronic Control (DEC), EX Autopilot with Waypoint Deceleration, Electronic Key Switches (EKS) with Wireless Fob, and WiFi-Enabled CL5™ Multifunction Touchscreen Display Ritchie® CompassFusion® Apollo 770 Marine Stereo with AM/FM/WB, SiriusXM® and Apple AirPlay 2 Ready, Bluetooth®, Integrated DSP, and (4) Backlit Speakers throughout Deck &amp; CockpitEZ-View Flushmount Electronic Mounting Face with Access in Head CompartmentIlluminated Glove Box with LidRecessed Comfort Footrest with Storage AccessStainless Steel Cup Holders (2)Integrated Switch Panel with LED Push Button SwitchesStainless Steel Steering WheelUSB Charging Ports at Helm and in Forward Seating AreaDual Battery System with Switches and Marine BatteriesStand-Up, Gel-Finished Head Compartment with Head with Portable Marine Toilet and Interior LightingForward Deck Anchor LockerSelf-Bailing Cockpit with Stainless Steel ScuppersStainless Steel Through-Hull FittingsBilge Pump with Automatic Float Switch20 gal. Freshwater System with Wash Down and Transom ShowerMolded Non-Skid Horizontal SurfacesCoaming PadsStainless Steel Hardware Through-Bolted with Elastic Stop NutsStainless Steel Pull-Up Cleats (6)Insulated, Illuminated Aft Platform StorageCockpit LightingSwim Platform with LadderDeluxe Tackle Center with Upholstered Helm Seating for Two with Flip-up Bolster, Individual Footrests, (4) Seatback Rocket Launchers, (2) Cup Holders, 32 gal. Livewell, and Tackle StorageUpholstered Forward Console Seating for Two with Built-In Insulated CoolerIntegrated Flush-Folding Rear Cockpit Seats (3) with Aft StorageForward Seating with Flip-up Backrests (2)Center Forward Seat with Dry Storage – Insulated, IlluminatedDual Forward Seat Fishboxes/Dry Storage – Insulated and Illuminated with Overboard Drains and Locking Rod Storage(6) Stainless Steel Aft Gunwale Conventional Rod HoldersForward In-Deck Fishbox – Insulated, Illuminated, MaceratedUnder Gunwale Rod Storage CUSTOMIZED OPTIONS:Featured or Custom Hull Color – Entire Hull or Sides OnlyBlack Powder Coat PackageBlack Powder Coat Package (Tower)Hydraulic Extreme JackplateGarmin® Force® Kraken 75" Trolling Motor with Garmin® MFD Interface, GPS Autopilot, Batteries, and 36A ChargerTrolling Motor READY20-Amp Battery Charger with 25' Cord (Note: Not necessary with Trolling Motor option, which already includes 36-Amp Battery Charger)Upper Station with Sliding Sunroof, Helm Seat with Handrails and (2) Cup Holders, Dual Station Controls, Engine Start/Stop Panel, Yamaha WiFi-Enabled CL5™ Display, and Garmin® 943 Display, with (10) Rocket Launchers built into Aft Support Frame (in Lieu of Standard Seatback Rocket Launchers; Not Available with Dome Radar)Taco® Grand Slam 390 Outrigger Bases with 15’ Telescoping PolesT-Top Underside to Match Hull SidesT-Top Underside Different Than Hull SidesT‐Top Rocket Launcher (Not Available with Tower)Dove Gray UpholsterySandbar UpholsteryDiamond Quilted UpholsteryFactory-Installed Garmin® 26XO Premium Fish Package: Includes Dual 12" GPSMAP® 8612XSV Touchscreen Displays, Garmin® GT12M-THF CHIRP Transducer, and VHF 215 Radio with Dual 8’ AntennasFactory-Installed Garmin® GMR™ 24 xHD Marine Dome Radar (Not Available with LED Light Bars or Half Tower Station)Factory-Installed Garmin® Fantom 24 Dome Radar (Not Available with LED Light Bars or Half Tower Station)Factory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver UpgradeFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan TransducerEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer, Amps, and Integrated WiFi(2) Inductive Cell Phone Chargers in Recessed Console Trays (Not Available with Tower)Electric Anchor Light and Antenna MountsCenter Forward LED Light Bar on T-Top (Not Available with Dome Radar)Port and Starboard LED Light Bars on T-Top (Not Available with Dome Radar)Dual 10' Power Pole Blades (Cannot be selected with Removable Watersports Tow Bar)(6) Additional Forward Gunwale Conventional Rod Holders OR (6) Additional Forward Gunwale Cup Holder Rod Holders (2) Conventional Transom Rod HoldersEdson™ Wheel with Power Knob (Console)Edson™ Wheel with Power Knob (Tower)Edson™ Elite Carbon Wheel with Power Knob (Console)Edson™ Elite Carbon Wheel with Power Knob (Tower)Phender Pro™ with (4) Quick-Release Fender CleatsRemovable Watersports Tow Bar (Cannot be Selected with 10’ Dual Power Pole Blades)Head with Holding Tank and Electric Tank PumpoutBuilt-In 12V Watersports Inflation StationGray Helm Pad with Black Regulator Logo Sandbar Helm Pad with Black Regulator LogoForward Sun Shade (Various Colors)Rear Shade (Black Only)Helm, Console &amp; Seating Canvas Covers (Various Colors; without Half Tower)Helm, Console &amp; Seating Canvas Covers (Various Colors; with Seat Cover for Half Tower)Engine Canvas Covers (Various Colors)</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-regulator-26xo69f234272aa3b944960b5636</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777480720129539618069f234105c3f4.png</t>
+  </si>
+  <si>
+    <t>69f23294d572656b49069cdc</t>
+  </si>
+  <si>
+    <t>2027 Regulator 24XO</t>
+  </si>
+  <si>
+    <t>2027 Regulator 24XOBuild Slot Available!Call for PricingSTANDARD OPTIONS:Single White Yamaha Offshore F350 4-Stroke Engine with DES Tilt Helm, DEC, and Electronic Key Switch with Wireless Key FobSeakeeper Ride™ Underway Stabilization SystemFiberglass T-Top with Spreader Lights and Multi-Colored LED Lights – Complete with Integrated Wraparound WindshieldWhite Powder Coat PackageFactory-Installed Garmin® 12 XO Fish Package: One 12’’ GPSMAP® 1243XSV Touch Chartplotter/Sonar Display, VHF 215 Radio with Dual 8’ Antennas, Garmin® GT12M-THF CHIRP Transducer, and Remote MicYamaha Next Generation Digital Boat Control System with Digital Electric Steering (DES) Tilt Helm, Multifunction Digital Electronic Control (DEC), Electronic Key Switches (EKS) with Wireless Fob, and WiFi-Enabled CL5™ Multifunction Touchscreen Display Ritchie® CompassFusion® Apollo 670 Marine Stereo with AM/FM/WB, SiriusXM® and Apple AirPlay 2 Ready, Bluetooth®, Integrated DSP, and (4) Backlit Speakers throughout Deck and CockpitEZ-View Flushmount Electronic Mounting Face with Access in Head CompartmentIlluminated Glove Box with LidRecessed Comfort Footrest with Storage AccessStainless Steel Cup Holders (2)Switch Panel with LED Push Button SwitchesStainless Steel Steering WheelUSB Charging Ports at Helm and in Forward Seating AreaDual Battery System with Switches and Marine BatteriesStand-Up Head CompartmentForward Deck Anchor LockerSelf-Bailing Cockpit with Stainless Steel ScuppersStainless Steel Through-Hull FittingsBilge Pump with Automatic Float SwitchMolded Non-Skid Horizontal SurfacesCoaming PadsStainless Steel Hardware Through-Bolted with Elastic Stop NutsStainless Steel Pull-Up Cleats (6)Insulated, Illuminated Aft Platform StorageCockpit LightingSwim Platform with LadderSignature Series Tackle Center/Leaning Post with Seatback Rocket Launcher, Handrail, (3) Cup Holders, and Tackle Storage, Including (8) Plano® Trays Below SeatingUpholstered Forward Console Seating for Two with Built-In Insulated CoolerIntegrated Flush-Folding Rear Cockpit Seats for Two with Bilge AccessForward Seating with Flip-up Backrests (2)Raw Water Wash Down and Livewell PlumbingDual Forward Seat Fishboxes/Dry Storage – Insulated and Illuminated with Overboard Drains and Locking Rod Storage(6) Stainless Steel Aft Gunwale Conventional Rod HoldersForward In-Deck Fishbox – Insulated, Illuminated, MaceratedAft Starboard Livewell – Insulated, IlluminatedUnder Gunwale Rod Storage CUSTOMIZED OPTIONS:Featured or Custom Hull Color – Entire Hull or Sides OnlyBlack Powder Coat PackageYamaha EX Autopilot with Waypoint Deceleration Hydraulic JackplateGarmin® Force® Kraken 75" Trolling Motor with Garmin® MFD Interface, GPS Autopilot, Batteries, and 36A Charger Trolling Motor READY18 gal. Freshwater System with Wash Down and Transom Shower20-Amp Battery Charger with 25' Cord (Note: Not necessary with Trolling Motor option, which already includes 36-Amp Battery Charger)T-Top Underside to Match Hull SidesT-Top Underside Different Than Hull SidesT-Top Rocket LauncherDove Gray UpholsterySandbar UpholsteryDiamond Quilted UpholsteryFactory-Installed Garmin® 24XO Premium Fish Package: Dual 12" GPSMAP® 1243XSV Touchscreen Displays, Garmin® GT12M-THF CHIRP Transducer, and VHF 215 Radio with Dual 8’ AntennasFactory-Installed Garmin® GXM™ 54 SiriusXM® Marine Weather Receiver UpgradeFactory-Installed Garmin® GT36UHD-TM Ultra High-Def ClearVü and SideVü Side Scan TransducerEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit SpeakersElectric Anchor Light and Antenna MountsCenter Forward LED Light Bar on T-TopPort and Starboard LED Light Bars on T-TopDual 10' Power Pole Blades (Cannot be Selected with Removable Watersports Tow Bar)Additional 25.5 gal. Insulated, Illuminated Aft Livewell (Converted from Standard Aft Storage)(4) Additional Forward Gunwale Conventional Rod Holders OR (4) Additional Forward Gunwale Cup Holder Rod Holders(2) Conventional Transom Rod HoldersEdson™ Wheel with Power KnobPhender Pro™ with (4) Quick-Release Fender CleatsRemovable Watersports Tow Bar (Cannot be selected with Dual 10’ Power Pole Blades)Portable Marine ToiletGray Helm Pad with Black Regulator LogoSandbar Helm Pad with Black Regulator LogoForward Sun Shade (Various Colors)Rear Shade (Black Only)Helm, Console &amp; Seating Canvas Covers (Various Colors)Engine Canvas Covers (Various Colors)</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-regulator-24xo69f23294d572656b49069cdc</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777480304171891758269f232700b702.png</t>
+  </si>
+  <si>
     <t>69eba628ca117d1f420ff27c</t>
   </si>
   <si>
     <t>2025 Sea Hunt Ultra 305SE</t>
   </si>
   <si>
-    <t>2025 Sea Hunt Ultra 305SE$239,999Options:Twin Yamaha F300XSB2’s (140 hours)Extended Warranty Expires 8/28/2029Yamaha Helm Master Control w/ Setpoint and Auto PilotUltra Entertaiment Leaning PostFiberglass T-Top w/ Mister SystemColor to Underside of Fiberglas T-TopPowder Coating T-Top and SeatTrim Tabs w/ IndicatorsRecirculating Livewell (per Livewell)Underwater LightsSide Entry Ladder w/ Ladder HolderGemlux Deluxe Outrigger Kit (Bases and Poles)Gemlux Outrigger Fly Shade (includes 2 straps for install)Garmin Dual 16” Electric Package w/ Auto Pilot &amp; VHFLeaning Post Cover (fiberglass)Dash Cover- Smoke GreyCockpit Storage Drape- Smoke GreyYamaha Salt Water Series PropsSeadek ThroughoutAluminum Bluefin Trailer</t>
-[...2 lines deleted...]
-    <t>In-Stock</t>
+    <t>2025 Sea Hunt Ultra 305SE$239,999Options:Twin Yamaha F300XSB2’s (140 hours)Extended Warranty Expires 8/28/2029Yamaha Helm Master Control w/ Setpoint and Auto PilotUltra Entertaiment Leaning PostFiberglass T-Top w/ Mister SystemColor to Underside of Fiberglas T-TopPowder Coating T-Top and SeatTrim Tabs w/ IndicatorsRecirculating Livewell (per Livewell)Underwater LightsSide Entry Ladder w/ Ladder HolderGemlux Deluxe Outrigger Kit (Bases and Poles)Gemlux Outrigger Fly Shade (includes 2 straps for install)Garmin Dual 16” Electric Package w/ Auto Pilot &amp; VHFGarmin Radar DomeLeaning Post Cover (fiberglass)Dash Cover- Smoke GreyCockpit Storage Drape- Smoke GreyYamaha Salt Water Series PropsSeadek Throughout</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-sea-hunt-ultra-305se69eba628ca117d1f420ff27c</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777051161159369223369eba6195caa8.png</t>
   </si>
   <si>
     <t>69ea7df9fd465dc91404e14d</t>
   </si>
   <si>
     <t>2021 Blackfin 252CC</t>
   </si>
   <si>
-    <t>2021 Blackfin 252CC$109,900Options:Twin Yamaha F150HP (Low Hours!)Windlass12” Simrad W/VHFBluetooth StereoTackle Leaning Post W/ Slide Out CoolerForward Seating w/ Filler CushionMarine Electric Head</t>
+    <t>2021 Blackfin 252CC$109,900*UNDER CONTRACT*Options:Twin Yamaha F150HP (137 hours)12” Simrad W/VHFBluetooth StereoTackle Leaning Post W/ Slide Out CoolerForward Seating w/ Filler CushionMarine Electric Head</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2021-blackfin-252cc69ea7df9fd465dc91404e14d</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776975342155774892569ea7dee3edc1.png</t>
   </si>
   <si>
     <t>69ea344c73387ff2bb0d1ce9</t>
   </si>
   <si>
     <t>2021 Sea Hunt Ultra 275SE</t>
   </si>
   <si>
-    <t>2021 Sea Hunt Ultra 275SE$124,900Options:Twin Yamaha F200XCA’s (330 hours)300hr service done Aug 2025 Garmin Trolling motor w/ 38volt Single Lithium Battery and charger Dual Garmin 12" W/VHFCL5 Yamaha Display Mezzanine L.P. w/ Capt. Chairs FBG T-Top Underside ColorPowder Coating WhiteGarmin RadarAuto PilotWindlassKept on Lift since 2022Full Boat CoverIsin-Glass Console Wings</t>
+    <t>2021 Sea Hunt Ultra 275SE$124,900Options:Twin Yamaha F200XCA’s (330 hours)300hr service done Aug 2025 Garmin Trolling motor w/ 38volt Single Lithium Battery and chargerDual Garmin 12" W/VHFCL5 Yamaha Display Mezzanine L.P. w/ Capt. Chairs FBG T-Top Underside ColorPowder Coating WhiteGarmin RadarAuto PilotWindlassKept on Lift since 2022Full Boat CoverIsin-Glass Console Wings</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2021-sea-hunt-ultra-275se69ea344c73387ff2bb0d1ce9</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17769564788860847069ea343ef03da.png</t>
-[...14 lines deleted...]
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776436252129925096769e2441c4f94f.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177826424042020340269fe28b099e88.png</t>
   </si>
   <si>
     <t>69d66bfc293ed3512301c06b</t>
   </si>
   <si>
     <t>2021 Statement 380 Open</t>
   </si>
   <si>
     <t xml:space="preserve">2021 Statement 380 Open$399,999Options:Triple mercury 450r engines (455 hours)Custom painted hull sides, console, and color matched enginesSeadek flooring throughoutHelm seat with rear facing loungeBow thrusterFreshwater transomDual 22” Garmin GPS screensGarmin RadarUnderwater LED lightingCockpit LED lighting Upgraded Bluetooth stereo with full JL Audio SystemWindlass anchorRod holdersLivewellSeakeeper LED light barTrim tabsStand up head compartment with electric toilet and sink </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2021-statement-380-open69d66bfc293ed3512301c06b</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177645625142972471669e2923b01fa9.png</t>
   </si>
   <si>
     <t>69d021052585a12d3c0351a5</t>
   </si>
   <si>
     <t>2027 Sea Hunt Ultra 229</t>
   </si>
   <si>
-    <t xml:space="preserve">2027 Sea Hunt Ultra 229 Coming June 1st! N.A.P: $99,898Options: Yamaha F250XSB2 Tilt Yamaha Electric Steering Aluminum Leaning Post w/Backrest Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Porta Potti Cooler Slide w/SH Cooler Recirculating Livewell (per Livewell) Trolling Motor Plug &amp; Wiring Harness GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series Prop </t>
-[...2 lines deleted...]
-    <t>Coming Soon</t>
+    <t xml:space="preserve">2027 Sea Hunt Ultra 229 Coming June 1st! Options: Yamaha F250XSB2 Tilt Yamaha Electric Steering Aluminum Leaning Post w/Backrest Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Porta Potti Cooler Slide w/SH Cooler Recirculating Livewell (per Livewell) Trolling Motor Plug &amp; Wiring Harness GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series Prop </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-22969d021052585a12d3c0351a5</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177524760178851666469d020f13ff5b.png</t>
   </si>
   <si>
     <t>69d01f480f62b7aa190ec225</t>
   </si>
   <si>
     <t>2027 Sea Hunt Ultra 285SE</t>
   </si>
   <si>
-    <t xml:space="preserve">2027 Sea Hunt Ultra 285SE Coming June 1st! N.A.P: $254,811Options: Twin Yamaha F300XSB2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Table (Telescoping) Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Windlass GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master *Deluxe Diamond Stitch* *Slate Blue Hull* Yamaha Salt Water Series Props </t>
+    <t xml:space="preserve">2027 Sea Hunt Ultra 285SE Coming June 1st! Options: Twin Yamaha F300XSB2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Table (Telescoping) Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Windlass GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master *Deluxe Diamond Stitch* *Slate Blue Hull* Yamaha Salt Water Series Props </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-285se69d01f480f62b7aa190ec225</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775246840145202362569d01df879665.png</t>
   </si>
   <si>
     <t>69d00cd33a16d9c50802a85e</t>
   </si>
   <si>
     <t>2024 Tidewater Boats Bay Max</t>
   </si>
   <si>
-    <t>2024 Tidewater BayMax 2410$95,000Options:2024 Yamaha VMAX 250HP – 50 HoursGarmin 12” GPS/FishfinderSimrad 16” GPS/FishfinderTransducerNight Vision FLIRRecirculating Livewells - 12 Gal. Insulated Bow LivewellSeaStar Hydraulic Steering with Tilt HelmLewmar PG 13.5” WheelForward Console SeatingConsole with Companion Footrest &amp; Black Dash PanelRaw Water Wash DownJL MM 50 w/ (4) M3 JL SpeakerBatteries (2) Wired to ConsoleFinished Bilge Liner with Motion Light</t>
+    <t>2024 Tidewater BayMax 2410$91,900Options:2024 Yamaha VMAX 250HP – 50 HoursGarmin 12” GPS/FishfinderSimrad 16” GPS/FishfinderTransducerNight Vision FLIRRecirculating Livewells - 12 Gal. Insulated Bow LivewellSeaStar Hydraulic Steering with Tilt HelmLewmar PG 13.5” WheelForward Console SeatingConsole with Companion Footrest &amp; Black Dash PanelRaw Water Wash DownJL MM 50 w/ (4) M3 JL SpeakerBatteries (2) Wired to ConsoleFinished Bilge Liner with Motion Light</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2024-tidewater-boats-bay-max69d00cd33a16d9c50802a85e</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177539657448212324769d266de2867a.png</t>
   </si>
   <si>
     <t>69cfff732ac7189301085ccb</t>
   </si>
   <si>
     <t>2025 Blackfin 272CC</t>
   </si>
   <si>
     <t xml:space="preserve">2025 Blackfin 272CC $299,000 Seakeeper Ride Aftermarket installTrailer includedOptions: Twin Mercury 300XL Verados with Electric Joystick (110 hours) Last service- November 2025 Mercury Warranty until 2029 Seakeeper Ride Outriggers T-Top rod holders Trailer Garmin Trolling Motor Battery Chargers Carolina Blue Hull and underside of T-top Hardtop System with White Framing Seadek Swim Platform inlay feather Underwater LED lights Bow Shade- Cadet Grey Console Cover- Onyx Forward Console Seat Cover- Onyx Leaning Post Cover- Onyx Cockpit table, bow filler cushion &amp; Casting platform- feather Stereo upgrade package includes (6) 7.7” JL Speakers, 2 subwoofers, 5&amp;2 channel Amps Dual Garmin 8612, VHF 315 (Merc) Garmin B175 Transducer (Garmin electronics option required) Garmin GMR 18xHD Radome Macerator with Overboard Discharge </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-blackfin-272cc69cfff732ac7189301085ccb</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775239011185223340569cfff6325703.png</t>
   </si>
   <si>
     <t>69cfccb5032d1c07d002e233</t>
   </si>
@@ -241,668 +442,578 @@
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177549677045812009669d3ee42d5487.png</t>
   </si>
   <si>
     <t>69c195458292115e310e004b</t>
   </si>
   <si>
     <t>2018 HCB 53 Suenos</t>
   </si>
   <si>
     <t xml:space="preserve">2018 HCB 53 Sueños $799,000.00 Options: Quad Yamaha F350’s (550 Hours) Steering System- HelmMaster Antifatigue Mats- Light Grey Mica/ White lines Interior Cabinets- Snow Drift Rod Storage Locker in Cabin Rob Storage in Shower Storage Locker in V-Berth, Port &amp; Stbd Interior Flooring- Light Grey Mica/White lines Cabin Corian- Pine Tv Option Stereo System Upgrade:     (2) 6.5” Speakers     (4) 7.7” Speakers     (8) 8.8” Speakers     (6) 12” Subwoofers     (4) 8.8” Tower Cans Summer Kitchen- 12v Refrigerator w/ Dual Sink Cockpit Corian- Pine Cockpit Grill Helm Chair- Ladder Back Accent- Custom Painted Peppercorn Grey Stbd Refrigerated Fishbox Port Refrigerated Fishbox Standard Hardtop Electronics Package- Garmin Triple 8417-2 and 8617-1 Radar XHD- 4kw Open Array Auto Pilot GHC 20 M1 Satellite TV Receiver to Chartplotter SeaKeeper Diesel Generator Underwater Camera Bow Stem light Rub Rail White Upgraded Outriggers to Rupp Z30s w/ Carbon Fiber Poles Hull Bottom- Snow White Hull Sides- Peppercorn Grey Deck- Snow White Underside of Hardtop- Peppercorn Grey w/ White Electronics Box Helm &amp; Console Face- Peppercorn Grey Custom Powder Coating- Bright White Upholstery Color (main color, accent color, and beading color)- Rayo White Cockpit Vinyl- Shock Pearl White Headrests and Welting- Peppercorn Grey Stitching- Grey Interior Vinyl- Peppercorn Grey Painted Engines- White with Peppercorn Grey Accent Panel &amp; Decals </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2018-hcb-53-suenos69c195458292115e310e004b</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774294339136471099469c19543c5db0.webp</t>
   </si>
   <si>
     <t>69bbf527fb5c3054040c2fe7</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 265SE</t>
   </si>
   <si>
-    <t xml:space="preserve">2026 Sea Hunt Ultra 265SE **Coming Soon** N.A.P. $182,200.00Options: Twin F200XSA2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) GARMIN Dual 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Reliance Props Flat Bow Cushions </t>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 265SE **Coming Soon** **Under Contract**N.A.P. $182,200.00Options: Twin F200XSA2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) GARMIN Dual 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Reliance Props Flat Bow Cushions </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-265se69bbf527fb5c3054040c2fe7</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177392566454370442769bbf52036353.png</t>
   </si>
   <si>
     <t>69bbf4447ea4061d1309082a</t>
   </si>
   <si>
     <t>2026 Sea Hunt Gamefish 30FS</t>
   </si>
   <si>
-    <t xml:space="preserve">2026 Sea Hunt Gamefish 30FS **Coming Soon**N.A.P. $278,832.00 Options: Twin F350XSA2's Yamaha Helm Master System Battle Station Leaning Post w/Captain's Chairs Bow Table (Telescoping) Rear Bench Seat Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Gemlux Deluxe Outrigger Kit GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master Deluxe Diamond Stitch Ice Blue Hull Yamaha Saltwater Series Props </t>
+    <t xml:space="preserve">2026 Sea Hunt Gamefish 30FS N.A.P. $278,832.00 Options: Twin F350XSA2's Yamaha Helm Master System Battle Station Leaning Post w/Captain's Chairs Bow Table (Telescoping) Rear Bench Seat Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Gemlux Deluxe Outrigger Kit GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master Deluxe Diamond Stitch Ice Blue Hull Yamaha Saltwater Series Props </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-30fs69bbf4447ea4061d1309082a</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177392543766278858569bbf43d44c36.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17786949968214609046a04bb546a634.png</t>
   </si>
   <si>
     <t>69b97b36c22f7d808906ed66</t>
   </si>
   <si>
     <t>2023 Boston Whaler 190 Montauk</t>
   </si>
   <si>
-    <t xml:space="preserve">2023 Boston Whaler 190 Montauk Our Price: $64,900 41 Hours TRAILER INCLUDED WARRANTY UNTIL 07/2026 Options: Mercury 150hp (41hrs) Warranty Exp: (07/26). Hyd Steering Fishing Package Fore and Aft Seating Simrad 9" WVHF JL Audio W/Bluetooth Huge Live well Bimini Top Split Bow Rail </t>
+    <t xml:space="preserve">2023 Boston Whaler 190 Montauk Our Price: $59,90041 Hours TRAILER INCLUDED WARRANTY UNTIL 07/2026 Options: Mercury 150hp (41hrs) Warranty Exp: (07/26). Hyd Steering Fishing Package Fore and Aft Seating Simrad 9" WVHF JL Audio W/Bluetooth Huge Live well Bimini Top Split Bow Rail </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2023-boston-whaler-190-montauk69b97b36c22f7d808906ed66</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773848047187854940769bac5efc6edf.png</t>
   </si>
   <si>
     <t>69b853d0695f79bb7a0f8330</t>
   </si>
   <si>
     <t>2023 Cobia 320CC</t>
   </si>
   <si>
     <t>2023 Cobia 320CCOur Price: $299,99970 HoursTRAILER INCLUDEDWARRANTY UNTIL 11/16/2028Options:Yamaha Twin 300XSB100 hour service completeNew Trolling Motor Batteries with 3bank chargerReplaced all engine (2) and house (3) batteries with factory installed battery chargerHelm Master EX Twin Engine with Autopilot, Joystick, DESRhodan Trolling MotorDigital Electric SteeringSteering Wheel Upgrade: Edson Steering Wheel with Power Knob (Stainless)Trim Tabs &amp; Indicators: Trim Tab IndicatorHull Color Pattern: Hull 2-Tone StandardHull 2-Tone: Whisper GreyCushion Color: 2-Tone Grey &amp; WhiteCushion Options: Bow Cushions 320CCCushion Options: Forward Facing Bow Backrest 320CCFaux Teak DeckingConsole Floor: Grey &amp; BlackFiberglass Hard Top with Integrated Frame, Windshield, Wiper &amp; Vent (320CC)Boarding LadderGarmin Radar GMR 424Cockpit Toe RailKingfish Rod Holders (1 Port, 1 Starboard) – Hard TopFlush Mount Kite Rod Holders (4)Electronics Package: Garmin Dual Displays, VHF, Acrylic Dash, JL Audio SystemWindlass Deluxe with 400 lb Stainless Steel AnchorWindlass System Upgrade: Wireless RemoteWindlass System Upgrade: Fresh Water Washdown for WindlassConsole Insert: Whisper GreyGelcoat Trim Color: WhiteHelm Seat Base or Leaning Post FRP Color: Pure WhiteHelm Seat Tackle Station Trim Color: WhiteHardtop Trim Color: WhitePowder Coating Package: Grey Integrated HardtopBoat Stripe: WhiteRub Rail with Stainless Steel Insert (Upgrade)Painted Engines: OEMUnderwater Lights – Blue (Set of 2)Battery Charger – 4 Bank with InletInverter &amp; Accessories – No BatteriesUnder Bilge Pump Switch (Upgrade)320CC TrailerTrailer Spare Tire OptionTrailer Aluminum Wheels Option</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2023-cobia-320cc69b853d0695f79bb7a0f8330</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773688867181247613569b858232622b.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17775564925663097369f35c0c71118.png</t>
   </si>
   <si>
     <t>69b8022b6cd8e936d60e3733</t>
   </si>
   <si>
     <t>2023 Regulator 37</t>
   </si>
   <si>
-    <t>2023 Regulator 37opOur Price: $799,999Options:REGULATOR CENTER CONSOLE Domestic Package Yamaha Helm Master Triple Yamaha F425 Engines with Helm MasterHull Sides Colored Gulfstream Blue Stars &amp; Stripes Blue Sides Triple Engine Bracket – WhiteWhite Powder Coat Package Fiberglass T-Top Standard T-Top Color Matched to Hull – Gulfstream Blue Stars &amp; Stripes Blue Rigid LED Light Bar GEM Carbon Fiber Outriggers SureShade Automatic Rear – Deep Gray Forward Sun Shade – Deep Gray T-Top Storage Box OptionOove Gray Upholstery Package Tackle Center with Mezzanine – Grill and Refrigerator UpgradeGarmin Offshore Upgrade with Yamaha Autopilot and Triple Garmin Displays Garmin xHD RadarHelm and Tackle Center Air Conditioner Entertainment Package Upgrade with DSP Cabin Entertainment Package – TV, Stereo, SoundbarElectric Anchor Light with VHF and Entertainment Package Antenna Mount SiriusXM Weather Marine Receiver Inductive Cell Phone Charger FLIR Thermal CameraFreshwater Engine Flush – Triple Engines Refrigerated Transom Fishbox Refrigerated In-Floor FishboxBucket Holder with Custom BucketsThru-Stem Bow RollerMulti-Colored Underwater LED LightsCup Holder Rod Holders in Lieu of Standard Additional Cup Rod Holder Package Transom Rod Holders – 15 Degree Under Gunwale Rod Storage Electric Reel PlugsOnan Diesel GeneratorSeakeeper Gyro Stabilization SystemPhender Pro Fender CleatsCarbon Fiber Edson Wheel with Power KnobCruising Package – Berth, Refrigerator, Air Conditioning, MicrowaveHelm and Console Covers – Deep Gray</t>
+    <t>2023 Regulator 37opOur Price: $749,999Options:REGULATOR CENTER CONSOLE Domestic Package Yamaha Helm Master Triple Yamaha F425 Engines with Helm MasterHull Sides Colored Gulfstream Blue Stars &amp; Stripes Blue Sides Triple Engine Bracket – WhiteWhite Powder Coat Package Fiberglass T-Top Standard T-Top Color Matched to Hull – Gulfstream Blue Stars &amp; Stripes Blue Rigid LED Light Bar GEM Carbon Fiber Outriggers SureShade Automatic Rear – Deep Gray Forward Sun Shade – Deep Gray T-Top Storage Box OptionOove Gray Upholstery Package Tackle Center with Mezzanine – Grill and Refrigerator UpgradeGarmin Offshore Upgrade with Yamaha Autopilot and Triple Garmin Displays Garmin xHD RadarHelm and Tackle Center Air Conditioner Entertainment Package Upgrade with DSP Cabin Entertainment Package – TV, Stereo, SoundbarElectric Anchor Light with VHF and Entertainment Package Antenna Mount SiriusXM Weather Marine Receiver Inductive Cell Phone Charger FLIR Thermal CameraFreshwater Engine Flush – Triple Engines Refrigerated Transom Fishbox Refrigerated In-Floor FishboxBucket Holder with Custom BucketsThru-Stem Bow RollerMulti-Colored Underwater LED LightsCup Holder Rod Holders in Lieu of Standard Additional Cup Rod Holder Package Transom Rod Holders – 15 Degree Under Gunwale Rod Storage Electric Reel PlugsOnan Diesel GeneratorSeakeeper Gyro Stabilization SystemPhender Pro Fender CleatsCarbon Fiber Edson Wheel with Power KnobCruising Package – Berth, Refrigerator, Air Conditioning, MicrowaveHelm and Console Covers – Deep Gray</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2023-regulator-3769b8022b6cd8e936d60e3733</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177366703396492929369b802d9029d4.jpg</t>
   </si>
   <si>
     <t>69b2d46a7c3728af3404a66a</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 255SE</t>
   </si>
   <si>
-    <t xml:space="preserve">2026 Sea Hunt Ultra 255SE *Coming Soon!* $148,414 Options: Yamaha F350XSA2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Windlass GARMIN Dual 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Salt Water Series Prop Flat Bow Cushions </t>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 255SE N.A.P Pricing: $148,414 Options: Yamaha F350XSA2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Windlass GARMIN Dual 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Salt Water Series Prop Flat Bow Cushions </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-255se69b2d46a7c3728af3404a66a</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773327461211642860569b2d46522bef.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17786014018164433956a034db98915b.png</t>
   </si>
   <si>
     <t>69b2d387d2d3ef68d0029599</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 285SE</t>
   </si>
   <si>
-    <t xml:space="preserve">2026 Sea Hunt Ultra 285SE *Coming Soon!* $254,811 Options: Twin Yamaha F300XSB2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Backrests Bow Table (Telescoping) Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Windlass GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master Deluxe Diamond Stitch Entire Hull Ice Blue Yamaha Salt Water Series Props </t>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 285SE **Under Contract**N.A.P Price $254,811 Options: Twin Yamaha F300XSB2's Yamaha Helm Master System Ultra Entertainment Leaning Post Bow Backrests Bow Table (Telescoping) Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Recirculating Livewell (per Livewell) Side Entry Ladder w/Ladder Holder Windlass GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master Deluxe Diamond Stitch Entire Hull Ice Blue Yamaha Salt Water Series Props </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-285se69b2d387d2d3ef68d0029599</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177332723489587771369b2d382a2806.png</t>
-[...2 lines deleted...]
-    <t>69b2d2677b21465f9204be18</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1778081102140750123469fb5d4e7dd37.png</t>
+  </si>
+  <si>
+    <t>69b2cf30641abb017e0ae29c</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 27 FS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Gamefish 27FS N.A.P $217,100 **$10,000 Factory Rebate**Options: Twin Yamaha F250XSB2's Yamaha Helm Master System Bait Tank Leaning Post w/Captains Chairs (25 Seat) Bow Table (Telescoping) Bow Backrests Rear Bench Seat Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Windlass Recirculating Livewell (per Livewell) GARMIN Dual 12" Electronics Package w/GT17*Big Transducer* Ice Blue Hull Yamaha Salt Water Series Props Cockpit Storage Drape    </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-27-fs69b2cf30641abb017e0ae29c</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17769717422452860869ea6fde0fb99.png</t>
+  </si>
+  <si>
+    <t>69b2cb3e10e66cad950a91d2</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 229</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 229 N.A.P $99,898**$10,000 Factory Rebate** Options: Yamaha F250XSB2 Tilt Yamaha Electric Steering Aluminum Leaning Post w/Backrest Bow Backrests Hardtop w/Slate Blue Underside Powder Coating Trim Tabs w/Indicators Cooler Slide w/SH Cooler Trolling Motor Plug &amp; Wiring Harness Porta Potti Recirculating Livewell (per Livewell) GARMIN 12" Electronics Package w/VHF Deluxe Diamond Stitch Slate Blue Hull Yamaha Salt Water Series Prop  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-22969b2cb3e10e66cad950a91d2</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774464768171533935469c42f00bd650.png</t>
+  </si>
+  <si>
+    <t>69aae1c00ea63c5ea50b8a5b</t>
+  </si>
+  <si>
+    <t>2024 Monterey M-225</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2024 Monterey M225 $59,000 Options: Mercury 250hp (Cold Fusion White)  105 Engine HoursMercury Warranty Expires: September 2029 Wakeboard Tower White Bow &amp; Cockpit cover Cockpit Table GPS/ Sounder Stereo Remote. Helm &amp; Stern Bow Filler Cushions Bucket Seats Removable Ski Tow Pylon Trailer Bottom Painted </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2024-monterey-m-22569aae1c00ea63c5ea50b8a5b</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772826041137326376369ab2db9992f5.png</t>
+  </si>
+  <si>
+    <t>6994c6ce69ca79ba8e0e62ba</t>
+  </si>
+  <si>
+    <t>2023 Monterey 275SS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2023 Monterey 275 SS Price: $114,999 Options: White Mercury 400V10 Verado  Anchor Windlass W/Galvanized Anchor Rope &amp; Chain Transom Shower with Pressurized Water (Cold Only) Under Water LED Lights Portlight Stainless Steel / Inboard Head Wall for Ventilation W/ Screen Phender Pros Bow &amp; Cockpit Cover Cockpit Table Premium Stereo Upgrade Stern Mounted Remote Simrad GO7 XSE Bow Filler Cushion Portside Forward/Aft Facing Lounger Battery Charger w/ Deck Plug Macerator w/ Overboard Discharge Electric Head System w/ Holding Tank 110 Hours Stored on a Lift Mercury Platinum Warranty until 03/27/2031  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2023-monterey-275ss6994c6ce69ca79ba8e0e62ba</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17713579338436354816994c6ed1c274.png</t>
+  </si>
+  <si>
+    <t>698f6be34b24ceda22042024</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau TH33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Jeanneau TH 33 $517,730  Options: Mercury Twin 300XL V10 Cold White JPO Cockpit Upholstery Marlin Pure White Cabin Pack- Mattress + Curtain + Reading Light + 2 Leather Storage Bags + Cloth Hook + Mosquito Net for Cabin + USB A/C Plug + Marine Mat Flooring Titanium in the Cabin Upgraded Electronics Pack- 1 X Garmin GPSMAP 1223 XSV with GT15 Transducer + 1 X Garmin GPSMAP 1223 + Display of Engine Information + Pilot and Passenger Wireless Phone Charger Audio Package Upgrade- Fusion MS RA-670 + Fusion Amplifier + JL Audio Subwoofer + 8 JL Audio M3 Speakers: (2 in the Bow, 4 in the Cockpit, 2 in the Hardtop) Anchoring Kit- Stainless Steel Anchor (35lbs.) + Swivel + Chain Stoppe + Galvanized Chain (28m) + Rope (40m) + Bow Fresh Water Wash-down Front Cockpit Sun Awning- Sunworker Dark Additional Table and Leg Bow Fill-in Cushion- Marlin Pure White Grey Water Tank 95L Rigid Suisse RGB Exterior Lighting Kenyon Cockpit Grill 110V Pre-wiring for Additional AGM House Battery 12v 1x140AH Inverter 2000VA 12V-115V English Owner’s Manual Garmin VHF315I Shipping Craddle </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-th33698f6be34b24ceda22042024</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177497892065470404669cc07682c594.png</t>
+  </si>
+  <si>
+    <t>698e4a7fc539cc8ab305d8b3</t>
+  </si>
+  <si>
+    <t>2027 Jeanneau TH38</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Jeanneau TH 38 Options:  Optional Engines Mercury Twin 300XXL Verados Mercury Twin 300XXL Verados w/ Joystick Mercury Twin 350XXL Verados w/ Joystick  LX Package Ambiance Pack (Exterior LED Step Lighting + Interior Indirect Lighting) Hot and Cold Cockpit Shower Protection Cover Kit (Cockpit, Pilot and Co-Pilot Seats, Rear Cockpit Tables)  SLX Package (includes LX Package) Ambiance Pack (Exterior LED Step Lighting + Interior Indirect Lighting) Hot and Cold Cockpit Shower Protection Cover Kit (Helm &amp; Upholstery) Chain Counter and Remote at Helm 2 AFT Cockpit Projectors Freshwater Shore Power  Electronic and Audio Packages Electronic- 1 X Garmin GPSMAP 1223 1 X Garmin GPSMAP 1223 XSV GT15 Through Hull Transducer Display of Engine Information  Electronic Upgraded- 1 X Garmin GPSMAP 1623 1 X Garmin GPSMAP 1623 XSV GT15 Through Hull Transducer Display of Engine Information  Audio Package- Amplifier JL Audio XDM800 Amplifier JL Audio XDM200 1 Subwoofer JL Audio M3 4 Additional Loudspeakers M3  Navigation &amp; Safety Standard- Electric Engine Remote Control Steering Wheel on Tilt Base Self-Draining Cockpit Sidewalks Compass Navigation Lights Anchor Lights Electric and Manual Bilge Pump Stainless Steel Horn Seanapps System  Optional- Searchlight with Remote Controls 4 Underwater Lights RGB TV Antenna Garmin Radar Fantom 18 Garmin Open Array Radar Fantom 54 Garmin AIS Garmin VHF Garmin AFT Camera on Mast Starboard Windscreen Wiper  Deck Equipment Standard- Anchor Locker Bow Fitting AFT Bathing Platform and Central Platform with Ladder Starboard Side Gate 6 Retractable Stainless Steel Mooring Cleats Cockpit Handrails Fender Hooks, Quick Connect (4) Hull Rubrail  Optional- Anchoring Kit- Stainless Steel Anchor + Galvanized Chain + Rope Mooring Kit (4 Lines + 6 Fenders) Central Stainless Steel Bow Ladder with Platform Full Soft AFT Cockpit Enclosure Full Soft Side Enclosure for High Windshield Full Soft Side and Windshield Enclosure for Low Windshield Front Sun Shade on 4 Poles Fixed AFT Cockpit Sun Shade Side Stainless and Plexiglass Pulpits  Exterior Comforts Standard- Front and Aft Cockpit Cushion- Gandia Grey Cushions for Aft &amp; Bow Cockpit with Covers Low Walk Through Windshield Storage Locker in Cockpit Bench w/ Drainage 2 Sliding L-Shape Benches with Storage Transformable in Sunbathing Area 2 Aft Cockpit Tables with Cup Holders Pilot &amp; Copilot Seating USB Plugs Cupholder  Optional- Front and Aft Cockpit Cushion- Cognac/ Black Front and Aft Cockpit Cushion- Light Grey Marina Mat Foam on Front and Aft Cockpit (Latte Black or Titanium) Irodeck on Swim Platform, Front and Aft Cockpit Removable Central Forward Cockpit Table Bow Drawer Refrigerator (20I) Bow In-Fill Cushions  Cockpit Galley Standard- Corian Lava Rock Worktop Pressured Water Fridge 65L Sink Drawers Trash Bin Electric Ceramic Cooktop 1 Fire  Optional- Additional Starboard Cockpit Refrigerator (65L) Kenyon Cockpit Grill (Instead of Ceramic Cooktop) Single Propane Burner Cooktop  Interior Comforts Standard- Alpi White OAK Interior Woodworks Flooring Fortezza Double Berth Hull Windows Curtains for Cabin Mirror Reading Lights with USB Plugs Extra USB Plugs 220V Sockets  Optional- Reversible Air Conditioning 2x8k BTU On Shore Power 220V Generator (5kW) with 50L Diesel Tank Screens for Port Holes Additional Fresh Water Tanks (2x 95L) TV Pre-installation in Cabins and Cockpit Microwave Oven in Port Side Cabin Snap in Carpet in Cabin  2 Heads Standard- Hull Window Opening Portholes Deck Hatch with Privacy Adhesive Water Heater 220V Separate Shower Mirror Storage Compartments Electric Fresh Water Toilet Venetian Blinds Holding Tanks 2x 65L  Optional- Grey Water Tanks (2x 64L)  Battery Standard- Battery Charger Shore Power 220V Sockets  Optional- Pre Wiring for additional AGM House Battery Inverter 2000W </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-jeanneau-th38698e4a7fc539cc8ab305d8b3</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17709328601049990583698e4a7c64525.png</t>
+  </si>
+  <si>
+    <t>697d20668f410922b608c683</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC 1095 Coupe S2</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC 1095 Coupe Series 2 For Sale!$480,640*Under Contract*More photos coming soon!Options:Twin Yamaha 300hpAutomatic Trim Tabs ZipwakeAudio Pack Fusion RA210Garmin VHF 215I AISTrim Level Preference USA CoupeElectronic Pack Garmin UpgradedAnchoring KitWireless Induction ChargerU-Shape Cockpit Saloon + GRP Table + Sundeck Compliment2 Underwater LightsRemovable Carpet Set In Wheelhouse and CabinsLeatherette Tannery Sugar Upholstery In SaloonSunshade On Poles For Front CockpitAft Cockpit Sun Awning - Graphite ColorSet Of Protective Covers For Aft CockpitStorage Rack On The Roof For Stand Up PaddleProtective Cover For Front CockpitSemi-Transparent External Windscreen CurtainVariable Bow Thruster For Yamaha JoystickAdditional Water Tank (100 Liters)Deck SearchlightDouble Berth Compliment In Portside CabinDouble Berth Compliment In SaloonSwiveling System For Pilot SeatRemovable Exterior Carpet Set Infinity For U-CockpitEnglish Owners Manual USATV AntennaTV Pre-Fit 115V Saloon + Inverter 250KVAElectrical Bow WindlassCockpit Shower (Hot &amp; Cold)Ambiance LED Lights (Saloon &amp; Cabins)LED Lights In Cockpit Floor110V Water HeaterInterior Curtains2 Rear Cockpit WorklightsRing For TrailerRemovable Swim LadderFront Cockpit UpholsteryHorn</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-1095-coupe-s2697d20668f410922b608c683</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176980957380415188697d26a583b1d.webp</t>
+  </si>
+  <si>
+    <t>696fb21b39d837737b02795f</t>
+  </si>
+  <si>
+    <t>2026 Regulator 37</t>
+  </si>
+  <si>
+    <t>2026 Regulator 37 For Sale!MSRP: $1,251,040(Does Not Include Prep &amp; Freight)Options:Power (Included)Triple White Yamaha XTO 450 Offshore EnginesHelm Master™ EX JoystickEX Autopilot with Waypoint DecelerationDigital Electric Steering (DES)Digital Electronic Control (DEC)Electronic Key Switch with Wireless FobSelected Options &amp; UpgradesPower &amp; SystemsArid Bilge Systems Series 2 (12V, 2-Zone)Seakeeper 4.5 Gyro Stabilization SystemUpgraded Onan 13.5kW GeneratorHull &amp; ExteriorHull Color: Storm Gray (Sides Only)Bracket with White GelcoatBootstripe: Navy / Navy / NavyT-Top Underside Color Matched to HullSeating, Galley &amp; InteriorDiamond Quilted UpholsteryE-Series Galley Upgrade with Electric Grill and RefrigeratorTeak Ladder-Back Helm Chairs with ArmrestsHalcyon Luxe Interior PackageElectronics &amp; Lighting(2) Inductive Phone Chargers (Console)(2) Inductive Phone Chargers (Helm + Console)Additional Garmin 12" GPSMAP 1243 XSVCenter Forward LED Light BarElectric Anchor Light and Antenna MountsFusion Entertainment Upgrade PackageGarmin GT36 UHD SideVu/ClearVu TransducerGarmin GXM 54 SiriusXM Weather ReceiverMulti-Colored Underwater LED LightsFishing Upgrades(10) Forward Gunwale Cup Holder Rod HoldersDual Pressurized Livewells with Clear Acrylic LidsUnder-Gunwale Gaff HolderRefrigerated Port Aft FishboxRefrigerated Transom Fishbox</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-regulator-37696fb21b39d837737b02795f</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177740257611026937069f102d04fa4b.png</t>
+  </si>
+  <si>
+    <t>696f90d467f8cfc403022a63</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 28FS</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 28FS For Sale!N.A.P. $247,471**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:Twin F300XSB2'sYamaha Helm Master SystemBattle Station Leaning Post w/Captains ChairsBow Table (Telescoping)Rear Bench SeatBow BackrestsHardtop w/Silver Gray Underside w/KingfishPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)Side Entry Ladder w/Ladder HolderWindlassGARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF w/Helm Master*Deluxe Diamond Stitch**Entire Hull Silver Gray*Yamaha Salt Water Series Props</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-28fs696f90d467f8cfc403022a63</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1772740051198409576369a9ddd3d6d94.png</t>
+  </si>
+  <si>
+    <t>696f8decf2ecb90e750496ef</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 245SE</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,476**$10,000 Factory Rebate**Options:F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/Ladder HolderGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se696f8decf2ecb90e750496ef</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1777644381111440814569f4b35d63216.png</t>
+  </si>
+  <si>
+    <t>696f874274dbb56ff1068a3d</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 255SE For Sale!N.A.P. $144,663**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:F350XSA2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Ice Blue Hull*Yamaha Salt Water Series Prop**Flat Bow Cushions**Now available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 255 SE is a standout new-generation center console offering premium features, performance and style built for the Florida coast. With a length overall of 24′11″ and a beam of 8′9″, this Ultra 255 SE carries a 120-gallon fuel capacity and a dry weight of roughly 4,600 lbs, making it an ideal platform for daily cruising, island runs, or serious fishing across Naples, Marco Island, Cape Coral and the 10,000 Islands.Backed by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” “new center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “premium center console 25-ft Florida.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-255se696f874274dbb56ff1068a3d</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1775570718172377805569d50f1e6ef92.png</t>
+  </si>
+  <si>
+    <t>696f84ca1c1ce757830c7490</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 275SE</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 275SE For Sale!N.A.P. $216,143**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:Twin F250XSB2'sYamaha Helm Master EX with JoystickTilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsBow Table (Telescoping)Hardtop w/Silver Gray UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)WindlassGARMIN Dual 12" Electronics Package w/GT17*Big Transducer**Silver Gray Hull*Yamaha Salt Water Series Props You buy a Sea Hunt Boat because of the standard features! The name says it all! Our Ultra Series was created for families desiring the "Ultra" experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating, and oversized bow area (complete with bow backrests and cup holders), it's easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod Holders and Livewells instantly turn the Ultra into the most comfortable fishing boat on the water! Added standard features include: wrap around bolsters, bow cushions, color screen waterproof stereo, Yamaha Digital Command Link Gauges; and more! Can you really have comfort, fun and fishing in one boat? With the Ultra Series, you can!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-275se696f84ca1c1ce757830c7490</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1778179045168202483269fcdbe5b474e.png</t>
+  </si>
+  <si>
+    <t>695e5de46c340228650ded39</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 27FS For Sale!N.A.P $193,266**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:Twin F200XSA2'sTilt Yamaha Electric SteeringBait Tank Leaning Post w/Captains Chairs (25 Seat)Bow BackrestsRear Bench SeatBow Table (Telescoping)Hardtop w/ Silver Gray Underside w/ KingfishPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)WindlassSide Entry Ladder w/ Ladder HolderGarmin Dual 12" Electronics Package w/ GT17 *Big Transducer*Yamaha Auto Pilot*Deluxe Diamond Stitch**Silver Gray Hull*Yamaha Reliance Props</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-27-fs695e5de46c340228650ded39</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776355630214667633769e1092e01ba7.png</t>
+  </si>
+  <si>
+    <t>6952a4e3791888de7b05f64a</t>
+  </si>
+  <si>
+    <t>2027 Jeanneau NC Weekender 1295 Fly</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC-1295 FLY For Sale!BUILD SLOT AVAILABLEOptions:Yamaha Triple 300SBW WhiteSaloon Upholstery Leather DolceElectric pack Garmin UpgradeAudio Pack Premium Fusion FlyCockpit Electrical Sun AwningSunshade For Front CockpitProtect Covers Fly -If GalleyBimini On Flying Bridge SilverFly Galley With Grill 110vWood Table And Aft SunpadBow Sunpad Filler CushionExternal Window Covers SunworkGyroscopic Stabilizer Sea Keeper 32 Underwater LightsTwin Drawer Fridge FreezerFull Electric Galley 115vDouble Berth In SaloonCarpet In Saloon And StairsCarpet In Corridor And CabinsInverter 2000va 12v-115 VAutomatic Trim Tabs ZipwakeRear View Camera Garmin GC200Radar Garmin Fantom18xManufacturer Provided DescriptionWelcome aboard the new NC 1295 Flybridge, a boat designed to offer you comfort whether cruising or at anchor, with three cozy cabins! You'll fall in love with her contemporary, elegant lines, featuring new windows in the hull.  This signature feature by Jeanneau lends an exclusive style to the flagship of this historic line, equipped with triple 300 HP engines. This new model features multiple living spaces especially designed for relaxation with family and friends. Plenty of time for swimming and moments with your feet dangling in the water from the aft cockpit, with the electrically controlled starboard-side terrace. Port side, a large side door facilitates access for everyone on board. Far from the everyday, you can lounge comfortably on one of three integrated sun loungers on the forward deck, for guaranteed moments of pure relaxation! Sun worshipers will enjoy the fully equipped flybridge for driving at full speed, sunbathing in complete privacy, and enjoying a cocktail with a view of the sea at the end of the day!With large, bright windows and a panoramic view over the water, life is sweet aboard this flagship, enhanced by a refined, contemporary selection of materials. Take your place at the helm, and take advantage of the very latest technologies, found aboard the largest boats, for easy handling. The starboard-side door will allow easy access and facilitate manoeuvres, for cruising with complete peace of mind. Cast off, and take up residence in one of three comfortable cabins, for a peaceful rest on the water at each stop along your cruise!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-jeanneau-nc-weekender-1295-fly6952a4e3791888de7b05f64a</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176702432617193316686952a6c6a79af.webp</t>
+  </si>
+  <si>
+    <t>69529529791888de7b05f60e</t>
+  </si>
+  <si>
+    <t>2027 Jeanneau NC 1095</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Jeanneau NC 1095 For Sale!Build Slot AvailableOptions:Yamaha 2x300 Nsb2-U-Lu Sbw WhiteTrim Level Premiere UsaUpholstery Saloon In Fabric Jumbo PureComfort PackElectronic Pack Garmin UpgradedAudio Pack Fusion Ra70nRing For TrailerU-Shape Cockpit Saloon + Table + Sundeck ComplementSliding Aft Cockpit Sun Protection - Silver ColorSunshade For Front SunpadStorage Rack On The Roof For Stand Up PaddleFront Sundeck With Lifting BackrestsRemovable Exterior Carpet Set Infinity For U-Shape CockpitBow ThrusterAdditional Water Tank (100 Liters)Generator Panda Diesel 6.4kva 115v-60hzDeck SearchlightUnderwater LightAdditional Fridge In Storage Compartment / Third CabinMicrowave Oven 115v115v Vitroceramic CooktopAir Conditioning 115v 60hzMattress For 3rd CabinDouble Berth Complement In SaloonOverhead Storage Locker In The GalleyOverhead Locker In SaloonOverhead Lockers In The Front CabinAutomatic Trim Tabs ZipwakeYamaha Pre-Rigging Hmex 2x300 Nsb Electric Control UsUpgrade Yamaha Joystick For Twin 300 Sbw WhiteTv AntennaPre-Wiring Tv Fusion 110vRadar Garmin Fantom18HornEXPERIENCE THE SEA WITH EXCEPTIONAL VOLUME AND COMFORTWith the NC 1095, the attributes of the line are taken to the max:  safety, comfort, versatility, incredible volume, impressive equipment, and an unequalled feeling of freedom!SEANAPPS Technology on board THE VERSATILE WEEKENDER IN XXLThe NC 1095 meets its challenge, featuring an outboard engine aboard a 10-metre powerboat, and delivering performance, reliability, stable cruising, exceptional seakeeping, and ease of handling. With top speeds at 37 knots for those who love sensations of speed, this model features great maneuverability, even at lower speeds. Offering versatility, a rich selection of equipment and a clever layout, which has made the line a success, this large model also affords remarkable volume and even greater comfort.                             </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-jeanneau-nc-109569529529791888de7b05f60e</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17670229184193889646952a146efe26.webp</t>
+  </si>
+  <si>
+    <t>6945a5e7ce6fb59b8407ebd0</t>
+  </si>
+  <si>
+    <t>2027 Sea Hunt Gamefish 27 CB</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 27CB For Sale!Call for PricingStandard Features: Twin Yamaha F200XSA2Yamaha Reliance Series PropsMezzanine Leaning Post w/ Split Livewell &amp; Captains ChairsYamaha Electric SteeringYamaha tilt helmSingle 12" Garmin GPSMAP 1243xsv Package w/VHFYamaha CL5 Touchscreen DisplayUpgraded Waterproof Stereo w/BluetoothWireless Phone ChargerDual Battery SwitchUnderwater LED LightsWhite InteriorBow BolstersCockpit BolstersFiberglass T-Top w/ Mister SystemPowder Coat PackageSide Entry DoorBennett Trim Tabs w/ IndicatorsChina ToiletWindlass AnchorRear Bench Seat</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-gamefish-27-cb6945a5e7ce6fb59b8407ebd0</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17661787599214249006945bfc77a96e.webp</t>
+  </si>
+  <si>
+    <t>69401d627b05344a10044084</t>
+  </si>
+  <si>
+    <t>2026 Renegade 38 Open</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Renegade 38’ Open For Sale!MSRP: $833,722Our Price: $574,000Without Trailer: $549,000 The 2026 Renegade 38’ Open represents the pinnacle of performance center consoles — where precision engineering meets offshore luxury. Powered by triple Mercury Racing 500Rs, this machine delivers breathtaking acceleration, confident handling, and top-tier craftsmanship that defines Renegade Powerboats. Built for serious boaters who demand more, this 38’ Open blends high-performance DNA with refined comfort and style, making it equally at home offshore or on the sandbar. Options: Triple Mercury Racing 500R Engines (15 Hours)Mercury SmartCraft Connect Mercury DTS Control Premier Livorsi Marine Trim Tabs with Indicators &amp; Renegade Logo Bow Thruster Engine Flush System (included)Twin Garmin 8616 GPS Displays (16”) Mercury VesselView IntegrationComplete Sports Package Upholstery4-color diamond-stitched interior Double diamond stitching Fiberglass Helm Seat with Slide-Out Cooler Drawer Fiberglass Side Door Lewmar Windlass System with Stainless Anchor &amp; Chain Fusion Signature Series Premium Audio with JL Audio Speakers LED Courtesy and Search Lights Signature 38’ Fiberglass Hardtop with Integrated LED Rain Shower </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-renegade-38-open69401d627b05344a10044084</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177454280673821143969c55fd6e31d9.png</t>
+  </si>
+  <si>
+    <t>694016f56be4daa4270f4c42</t>
+  </si>
+  <si>
+    <t>1999 Crownline 242CR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1999 Crownline 242 CR For Sale!**Under Contract**$19,900 The 1999 Crownline 242 CR is a well-maintained fiberglass boat that offers excellent performance and comfort for those interested in recreational boating. With a length of 24 feet and a beam of 8.5 feet, it provides ample space and stability on the water. The boat can accommodate up to 11 passengers, making it ideal for family outings or gatherings with friends.Currently available in stock, this Crownline is ready for use. Whether you're heading out for a day of fishing or enjoying a relaxed cruise, the 242 CR provides a comfortable, spacious, and enjoyable experience on the water.Options: 2024 Volvo Penta 5.7L I/O – 30 HRSEngine Replaced 2024New Eisenglass in 2024, never been usedFusion Stereo head unit with rocker fosgate speakers, replaced 2024New A/C unit, replaced 20249” garmin, replaced 2024Flushable headMicrowaveAir ConditioningElectric cooktop Refrigerator Dual sleeping berths </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/1999-crownline-242cr694016f56be4daa4270f4c42</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-176608283496876314869444912718ce.webp</t>
+  </si>
+  <si>
+    <t>6939861d7eb8f23b7f093302</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $122,637**$10,000 Factory Rebate**Options:Yamaha F300XSB2Tilt Yamaha Electric SteeringUltra Entertainment Leaning PostBow BackrestsHardtop w/ Silver Gray UndersidePowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsWindlassSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)Silver Gray HullGARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se6939861d7eb8f23b7f093302</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17710124861249981455698f81868ccd6.png</t>
+  </si>
+  <si>
+    <t>6939774c5d3695a567000ff5</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 255SE For Sale!N.A.P: $140,626 **$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: Yamaha F300XSB2Tilt Yamaha Electric SteeringYamaha Salt Water Series PropUltra Entertainment Leaning PostBow BackrestsBow Filler CushionHardtop w/Silver Gray UndersideSide Entry Ladder w/ Ladder HolderGARMIN 12" Electronics Package w/VHFPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsWindlass AnchorRecirculating Livewell (per Livewell)*Diamond Deluxe Stitch*Silver Gray HullNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 255 SE is a standout new-generation center console offering premium features, performance and style built for the Florida coast. With a length overall of 24′11″ and a beam of 8′9″, this Ultra 255 SE carries a 120-gallon fuel capacity and a dry weight of roughly 4,600 lbs, making it an ideal platform for daily cruising, island runs, or serious fishing across Naples, Marco Island, Cape Coral and the 10,000 Islands.Backed by Bonita Boat Center’s dedication to service, support and customer satisfaction, this Sea Hunt Ultra 255 SE is ready for salt-water use and stands out in the market for boat buyers searching for “Sea Hunt Ultra 255 SE for sale Florida,” “new center console Bonita Springs,” “Sea Hunt boat dealer Southwest Florida,” and “premium center console 25-ft Florida.” Don’t miss your chance to schedule a sea trial or walkthrough and secure one of the most capable and refined boats in this class.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-255se6939774c5d3695a567000ff5</t>
+  </si>
+  <si>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-17710116212021441274698f7e25d7c6b.png</t>
+  </si>
+  <si>
+    <t>6933016af2e971e2e10708de</t>
   </si>
   <si>
     <t>2026 Sea Hunt Gamefish 25</t>
   </si>
   <si>
-    <t xml:space="preserve">2026 Sea Hunt Gamefish 25  N.A.P $179,200**$10,000 Factory Rebate** Options: Twin Yamaha F200XSA2's Yamaha Helm Master System Bait Tank Leaning Post w/Captains Chairs Bow Backrests Bow Table (Telescoping) Rear Bench Seat Hardtop w/Silver Gray Underside w/Kingfish Powder Coating Trim Tabs w/Indicators Underwater Lights Windlass Recirculating Livewell (per Livewell) GARMIN 12" Electronics Package w/VHF Deluxe Diamond Stitch Yamaha Reliance Props </t>
-[...361 lines deleted...]
-  <si>
     <t xml:space="preserve">2026 Sea Hunt Gamefish 25 For Sale!N.A.P. $161,269**$10,000 Factory Rebate**(Excludes Prep &amp; Freight)Options:Twin F150XSA2'sTilt Yamaha Electric SteeringBait Tank Leaning Post w/Captains ChairsRear Bench SeatBow Table (Telescoping)Bow BackrestsHardtop w/Slate Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)GARMIN Dual 12" Electronics Package w/VHFYamaha Auto Pilot*Deluxe Diamond Stitch**Slate Blue Hull*Yamaha Reliance PropsThis GameFish series delivers exactly what serious fishermen demand in a sportfishing center console boat.  These boats come ready to fish with standard features such as multiple insulated fishboxes and livewells, cockpit and bow bolsters, all stainless hardware and Yamaha Digital Command Link Gauges.  The Gamefish 25, 27, and 30 have side entry doors, recessed trim tabs, and hydraulic steering as standard equipment as well.  The cockpits are designed to have abundant room for 360° of fishing.  These hulls deliver soft dry rides second to none.  </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-256933016af2e971e2e10708de</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1771443369980486311699614a96eaf0.png</t>
   </si>
   <si>
     <t>68e6d6d4a2376e88ae0ec093</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-895 S2</t>
   </si>
   <si>
     <t xml:space="preserve">2026 Jeanneau NC-895 S2 For Sale!MSRP $361,784Options:Twin Yamaha 250XSB2 Variable Bow Thruster for Yamaha Joystick Upgrade Yamaha Joystick for Twin 250SBW White Underwater Lights (2) TV Antenna Trim Level Premiere Including: electric windlass, horn, bow ring for trailer, AFT cockpit bench cushions (2 sections) Swiveling System for Helm Seat Sunshade on poles for Front Cockpit- Dark Smoke Storage Rack on the Roof for Stand up Paddle Salon Table Convertible into Double Berth in Jumbo Pure Fabric Only Overhead Cabinets in the Master Cabin Overhead Cabinets in the Galley NC 895 S2 with Yamaha 2x250XSB2 SBW VH USA Mooring Kit Microwave Oven 115v Leatherette Tannery Sugar Upholstery in Saloon Interior Curtains Generator Panda Diesel 4.8KVA 115v-60Hz (Not compatible with Lithium Batteries system) Front Sunpad with Lounge Chairs Fixed Sunawning for AFT Cockpit- Graphite Extra Filler Cushion for XXL Front Sunpad Exterior Removable Carpets for AFT Cockpit Enclosure AFT Cockpit- Graphite Electronic Pack Garmin Upgraded Including: Garmin GPSMAP 1223XSV, GT15M-IH Transducer, Display of Yamaha Engine Information Electric Induction Cooktop In lieu of Standard Gas Stove Deck Searchlight Custom and Duty Fee Comfort Pack Including: bow thruster, control of windlass from helm station, corian countertop on galley and bar extension, 110v shore power.  shore power Carpet in Interior Salon and in Cabins Bow Platform with Ladder Automatic Trim Tabs ZipWake instead of Lenco Trim  </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-895-s268e6d6d4a2376e88ae0ec093</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773771798161172238569b99c16874ee.png</t>
   </si>
   <si>
     <t>68e6ceba9046af6d8f07fa04</t>
   </si>
   <si>
     <t>2026 Jeanneau LEADER 9.0 WA SERIES 2</t>
   </si>
   <si>
-    <t>2026 Jeanneau Leader 9.0 WA SERIES 2 For Sale!MSRP $319,689More photos coming soon!Options:                               Twin Yamaha F250 XSB2'sFiberglass HardtopTrim Level Premiere Comfort Pack 115v-60hz Electronic Pack Garmin UpgradePremium Audio Pack Fus W HtopMooring KitAnchoring KitFolding Aft Backrest SunpadFolding Side Bench PortsideSunshade Aft Cockpit For T-TopSunshade Front CockpitLadder And Lifeline For TerracSet Of Protective CoversSwimming Platforms PolyesterFiberglass Table And Aft SundeckFront Cockpit UpholsteryFiller Cushion Front Sunpad2 Underwater LightsExt Fridge Leaning Post Storag115v MicrowaveCockpit Grill 110v Usa115v Air Conditioning On BattShower Door With Toilet SeatDouble Berth In Saloon MarlinRemovable Carpet Set In SaloonInterior And Door Curtains3 Li-Batteries And Victron SysConvert 12v-115v60 3kvaAutomatic Trim Tabs ZipwakeUpgr Yam Joy 2x250 Sbw WhiteHornCustom &amp; Duty DESIGN AND HIGH PERFORMANCE TO EXPERIENCE PURE THRILL - Boasting a V-shaped hull by Michael Peters and twin engines for up to 2 x 250 HP, the Leader 9.0 WA will delight thrill-seekers and fans of express crossings, the wind in their hair, with top speeds of over 40 knots. With elongated lines, a T-top, a protective glass windscreen, and large windows in the hull… this boat, inspired by the Leader 10.5 WA and 12.5 WA, boasts an elegant, distinguished, and contemporary style, yet one that is also synonymous with safety and fun for the whole family.</t>
+    <t>2026 Jeanneau Leader 9.0 WA SERIES 2 For Sale!MSRP $329,762Options:                               Twin Yamaha F250 XSB2'sFiberglass HardtopTrim Level Premiere Comfort Pack 115v-60hz Electronic Pack Garmin UpgradePremium Audio Pack Fus W HtopMooring KitAnchoring KitFolding Aft Backrest SunpadFolding Side Bench PortsideSunshade Aft Cockpit For T-TopSunshade Front CockpitLadder And Lifeline For TerracSet Of Protective CoversSwimming Platforms PolyesterFiberglass Table And Aft SundeckFront Cockpit UpholsteryFiller Cushion Front Sunpad2 Underwater LightsExt Fridge Leaning Post Storag115v MicrowaveCockpit Grill 110v Usa115v Air Conditioning On BattShower Door With Toilet SeatDouble Berth In Saloon MarlinRemovable Carpet Set In SaloonInterior And Door Curtains3 Li-Batteries And Victron SysConvert 12v-115v60 3kvaAutomatic Trim Tabs ZipwakeUpgr Yam Joy 2x250 Sbw WhiteHornCustom &amp; Duty DESIGN AND HIGH PERFORMANCE TO EXPERIENCE PURE THRILL - Boasting a V-shaped hull by Michael Peters and twin engines for up to 2 x 250 HP, the Leader 9.0 WA will delight thrill-seekers and fans of express crossings, the wind in their hair, with top speeds of over 40 knots. With elongated lines, a T-top, a protective glass windscreen, and large windows in the hull… this boat, inspired by the Leader 10.5 WA and 12.5 WA, boasts an elegant, distinguished, and contemporary style, yet one that is also synonymous with safety and fun for the whole family.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-leader-90-wa-series-268e6ceba9046af6d8f07fa04</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776958213123045161869ea3b05e50d3.png</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177747025781781495369f20b3189bf7.png</t>
   </si>
   <si>
     <t>68e6cc596beabc3b6c0172a0</t>
   </si>
   <si>
     <t>2027 Jeanneau NC-895 SPORT S2</t>
   </si>
   <si>
-    <t>2027 Jeanneau NC-895 Sport For Sale!MSRP $349,399More photos coming soon!Options:Yamaha 2x250 Xsb2 Sbw Joystick Upgrade For Twin 250 Sbw WhiteVHF Garmin 215i AisUpholstery For Bow SeatingU-Shape Aft Cockpit Seating + Table Convertible Into SunpadFolding Bench Seat To Port + Side Backrest + Benchseat Next To SlidingDoors + Fiberglass Table + Sunpad Frame And UpholsteryTrim Level Premiere North AmericaElectric Windlass                                                    Ring For Trailer                                                     Cockpit Shower (Cold Water)                                         10v Water Heater                                                    110v Shore Power Fitting + Charger                                  Led Ambient Lighting In The Wheelhouse And Front Cabin              Led Floor Lighting In The Front And Aft Cockpit                     12v 16gal Fridge                                                     Storage Pouch Under The Steering Wheel                              Lenco Electric Trim Tabs                                            HornTable Convertible Into Berth In SalonSwiveling System For Helm SeatSunshade On Poles For Front Cockpit - Dark SmokeStorage Rack On The Roof For Stand Up PaddleRemovable Fiberglass Table For Front CockpitMooring Kit- Set Of 4 Lines And 4 FendersMicrowave Oven 115vInterior CurtainsGenerator Panda Diesel 4,8kva 115v-60hzSinkFixed Sun Awning Aft Cockpit - GraphiteExtra Sunpad For Bow SeatingGarmin Gpsmap 1223xsv                                               Gt15m-Ih Transducer                                                  Display Of Yamaha Engines Information On Garmin ScreenElectric Vitroceramic CooktopElectric Grill In Aft CockpitDeck Searchlight With Radar MastComfort Pack 110v-60hz UsaWindlass Control At The Helm Station                                Bow Thruster                                                         Cockpit Shower (Cold + Hot Water)                                   Dockside Fresh Water Inlet                                          Electric Freshwater Wc                                              Toilet SeatCarpet In Wheelhouse And In CabinsBaitwell With Salt Water Pump For Circulation And Deck WashAutomatic Trim Tabs ZipwakeAudio Pack Fusion Ra210FUSION RA210 + bluetooth + USB                                      4 LoudspeakersAnchor, chain and lineAIR CONDITIONING 16KBTU 115V60HZ3 COCKPIT WORKLIGHTS2 UNDERWATER LIGHTS2 FRONT HEADLIGHTS ON THE ROOF (2 LED LIGHT BARS)DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
+    <t>2027 Jeanneau NC-895 Sport For Sale!More photos coming soon!Options:Yamaha 2x250 Xsb2 Sbw Joystick Upgrade For Twin 250 Sbw WhiteVHF Garmin 215i AisUpholstery For Bow SeatingU-Shape Aft Cockpit Seating + Table Convertible Into SunpadFolding Bench Seat To Port + Side Backrest + Benchseat Next To SlidingDoors + Fiberglass Table + Sunpad Frame And UpholsteryTrim Level Premiere North AmericaElectric Windlass                                                    Ring For Trailer                                                     Cockpit Shower (Cold Water)                                         10v Water Heater                                                    110v Shore Power Fitting + Charger                                  Led Ambient Lighting In The Wheelhouse And Front Cabin              Led Floor Lighting In The Front And Aft Cockpit                     12v 16gal Fridge                                                     Storage Pouch Under The Steering Wheel                              Lenco Electric Trim Tabs                                            HornTable Convertible Into Berth In SalonSwiveling System For Helm SeatSunshade On Poles For Front Cockpit - Dark SmokeStorage Rack On The Roof For Stand Up PaddleRemovable Fiberglass Table For Front CockpitMooring Kit- Set Of 4 Lines And 4 FendersMicrowave Oven 115vInterior CurtainsGenerator Panda Diesel 4,8kva 115v-60hzSinkFixed Sun Awning Aft Cockpit - GraphiteExtra Sunpad For Bow SeatingGarmin Gpsmap 1223xsv                                               Gt15m-Ih Transducer                                                  Display Of Yamaha Engines Information On Garmin ScreenElectric Vitroceramic CooktopElectric Grill In Aft CockpitDeck Searchlight With Radar MastComfort Pack 110v-60hz UsaWindlass Control At The Helm Station                                Bow Thruster                                                         Cockpit Shower (Cold + Hot Water)                                   Dockside Fresh Water Inlet                                          Electric Freshwater Wc                                              Toilet SeatCarpet In Wheelhouse And In CabinsBaitwell With Salt Water Pump For Circulation And Deck WashAutomatic Trim Tabs ZipwakeAudio Pack Fusion Ra210FUSION RA210 + bluetooth + USB                                      4 LoudspeakersAnchor, chain and lineAIR CONDITIONING 16KBTU 115V60HZ3 COCKPIT WORKLIGHTS2 UNDERWATER LIGHTS2 FRONT HEADLIGHTS ON THE ROOF (2 LED LIGHT BARS)DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2027-jeanneau-nc-895-sport-s268e6cc596beabc3b6c0172a0</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17625266561887706365690e05c046154.png</t>
   </si>
   <si>
     <t>68e6c6b4fad33bdee2075a08</t>
   </si>
   <si>
     <t>2026 Jeanneau NC-895 S2 For Sale!MSRP $361,784More photos coming soon!Options:Twin Yamaha 250 XS B2Saloon Upholstery Leath TannerTrim Level Premiere UsaComfort Pack 115v-60hz UsaElectronic Pack Garmin UpgradeAudio Pack Fusion Ra210Mooring KitAnchoring KitU-Shape Cockpit Saloon SundeckSunshade Front CockpitCockpit Sun Awning GraphiteBow Platform With LadderGraphite Cockpit Aft ClosingAft Bench CoverStorage Rack On The Roof SupFiller Cushion Front SunpadFront Sunpad With Lounge ChairRemovable Carpets Aft U-CockpitVariable Bow Thruster YamahaGenerator Panda 4.8kva 115v-60Deck SearchlightUnderwater Lights115v Microwave115v VitroceramicAir Con 115v60 16kbtuDouble Berth And U SaloonOverhead Locker In The GalleyOverhead Lockers Front CabinSwiveling System Of Pilot SeatCarpet Wheelhouse And CabinsInside CurtainsAutomatic Trim Tabs ZipwakeUpgr Yam Joy 2x250 Sbw WhiteAntenne TvCustom &amp; DutyDisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-895-s268e6c6b4fad33bdee2075a08</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176054594393339161968efcc9748bb3.png</t>
   </si>
   <si>
     <t>68e65659f904bad32f082cc9</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 285SE For Sale!N.A.P $241,187**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: Twin F300XSB2'sTilt Yamaha Electric SteeringMezzanine Fiberglass Leaning Post w/ Captains ChairsBow BackrestsBow Table (Telescoping)HardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN Dual 16" Elect. Pac. w/Auto P &amp;VHF*Deluxe Diamond Stitch*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 285 SE is a premium 28’5” center console that combines offshore capability, luxury comfort, and family-friendly versatility. Priced at a N.A.P. of $241,187, this model delivers exceptional value for buyers searching for “Sea Hunt Ultra 285 SE for sale,” “new Sea Hunt 28-foot center console,” or “Sea Hunt dealer Southwest Florida.” Engineered with a deep-V hull, wide beam, and Sea Hunt’s renowned composite construction, the Ultra 285 SE is perfectly suited for Gulf cruising from Naples to Marco Island and the inshore waterways of Cape Coral and Estero Bay.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-285se68e65659f904bad32f082cc9</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1773678110116377231369b82e1e79389.png</t>
   </si>
   <si>
     <t>68cc14ac71871900e501a759</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 239SE</t>
-[...5 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-239se68cc14ac71871900e501a759</t>
+    <t>2027 Sea Hunt Ultra 239SE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026 Sea Hunt Ultra 239SE For Sale!Build Slot Available!Call for PricingOptions:Yamaha F300XSB2 GARMIN 12" Electronics Package w/VHFUltra Bait Tank Leaning Post w/ Captains ChairsFiberglass T-Top w/ Mister SystemColor to Underside of Fiberglass T-TopTrim Tabs w/ IndicatorsPowder Coating WhiteUnderwater LightsRecirculating Livewell (per Livewell)Trolling Motor Plug &amp; Wiring HarnessSide Entry Ladder w/ Ladder HolderPorta PottiYamaha Salt Water Series Props  </t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-239se68cc14ac71871900e501a759</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760562528126039183168f00d60bfc10.png</t>
   </si>
   <si>
     <t>68cac08b5f429b87320f59a4</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 235SE</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $113,731**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: F250XSB2 Tilt Yamaha Electric Steering Ultra Entertainment Leaning Post Bow Backrests Hardtop w/Ice Blue Underside Powder Coating Trim Tabs w/Indicators Underwater Lights Side Entry Ladder w/Ladder Holder Recirculating Livewell (per Livewell) Porta Potti GARMIN 12" Electronics Package w/VHF *Deluxe Diamond Stitch* *Ice Blue Hull* Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-235se68cac08b5f429b87320f59a4</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176609413035595598569447532a27a7.webp</t>
   </si>
   <si>
     <t>68cab752e6337080360edbe5</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 245SE For Sale!N.A.P. $123,193**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:F300XSB2Tilt Yamaha Electric SteeringAluminum Leaning Post w/Captains ChairsBow BackrestsHardtop w/Ice Blue UndersidePowder CoatingTrim Tabs w/IndicatorsUnderwater LightsCooler Slide w/SH CoolerTrolling Motor Plug &amp; Wiring HarnessWindlassSide Entry Ladder w/Ladder HolderRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHF*Deluxe Diamond Stitch**Entire Hull Ice Blue*Yamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 245 SE is a premium salt-water center console built for serious performance, comfort and value. With a 24′3″ overall length, 8′6″ beam, dry weight around 3,900 lbs and a 96-gallon fuel tank capacity.Whether you’re exploring Naples, Marco Island, Cape Coral, Fort Myers or the 10,000 Islands, buyers searching for “Ultra 245 SE for sale Florida,” “Sea Hunt 245 SE near me,” or “24-ft center console boat Southwest Florida” will find this boat an exceptional opportunity. Backed by Bonita Boat Center’s full-service, factory-certified team, this 2026 Sea Hunt Ultra 245 SE is salt-water ready at your local sea hunt dealer!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se68cab752e6337080360edbe5</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17678843921664655983695fc66825e3f.webp</t>
   </si>
   <si>
     <t>68caab14eef716f16307d519</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 305SE</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 305SE For Sale!N.A.P. $278,668**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: Twin Yamaha   F350XSA2'sGARMIN Dual 16" Elect. Pac.w/Auto P. &amp; VHF  **GF 30 Package** w/ Helm MasterColor to Underside of Fiberglass T-TopDeluxe Diamond Interior PackageHull Color (Silver Gray)Recirculating Livewell (per Livewell)Side Entry Ladder w/ Ladder HolderUltra Entertainment Leaning PostWhite Powder CoatingYamaha Helm Master Control w/ Setpoint and Auto PilotYamaha Salt Water Series Props  TwinNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt Ultra 305 SE is the flagship of the Ultra Series, offering premium offshore performance, exceptional comfort, and best-in-class value. With a N.A.P. of $266,789, this 30’5” center console delivers luxury-level fit and finish with the proven reliability and salt-water readiness that Sea Hunt owners expect in Southwest Florida. Built for serious coastal cruising and family adventure, the Ultra 305 SE is ideal for buyers searching “Sea Hunt Ultra 305 for sale,” “new Sea Hunt 30-foot center console,” or “Sea Hunt dealer Florida.”</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-305se68caab14eef716f16307d519</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176902939712693939869713f15e8cf2.webp</t>
   </si>
   <si>
-    <t>68a3253692c5b9676a059767</t>
-[...13 lines deleted...]
-  <si>
     <t>6893a34810d71e73dd07a4a7</t>
   </si>
   <si>
     <t>2026 Sea Hunt BX 25 FS</t>
   </si>
   <si>
     <t>2026 Sea Hunt BX25FS For Sale!N.A.P. $122,388**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options:F350XSA2Tilt Yamaha Electric SteeringSeastar 6" Hydraulic Jack PlateBait Tank Leaning Post w/Captains ChairsBow BackrestsHardtopPowder CoatingTrim Tabs w/IndicatorsUnderwater LightsTrolling Motor Plug &amp; Wiring HarnessRecirculating Livewell (per Livewell)GARMIN 12" Electronics Package w/VHFYamaha Salt Water Series PropNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt BX 25 FS is a high-performance bay/near-shore center console built to deliver both versatility and value. Measuring approximately 25′3″ in length with an 8′6″ beam, this model supports up to 350 HP and offers a fuel capacity around 68 gallons. Buyers searching for “Sea Hunt BX 25 FS for sale Florida,” “New bay boat for sale,” or “Sea Hunt dealer Bonita Springs” will find this listing aligns perfectly with their mission.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-bx-25-fs6893a34810d71e73dd07a4a7</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17660929501543078769447096d4d14.webp</t>
   </si>
   <si>
     <t>6877a87328607b1f3e0ff855</t>
   </si>
   <si>
     <t>2026 Sea Hunt BX25FS For Sale!N.A.P. $119,762**Ask about our Hook-N-Go Special!****$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)(PRICING DOES NOT INCLUDE ADDED POWER POLES OR TROLLING MOTOR)Options:Yamaha F300XSB2Garmin Kraken Trolling MotorDual Power Pole BladesGARMIN 12" Electronics Package w/VHFBait Tank Leaning Post w/Captains Chairs Color to Underside of Fiberglass T-TopHull Color Silver GrayRecirculating Livewell (per Livewell)SeaStar 6' Hydraulic Jack PlateWhite Powder CoatingYamaha Salt Water Series Props  SingleNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Sea Hunt BX 25 FS is a high-performance bay/near-shore center console built to deliver both versatility and value. Measuring approximately 25′3″ in length with an 8′6″ beam, this model supports up to 350 HP and offers a fuel capacity around 68 gallons. Buyers searching for “Sea Hunt BX 25 FS for sale Florida,” “New bay boat for sale,” or “Sea Hunt dealer Bonita Springs” will find this listing aligns perfectly with their mission.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-bx-25-fs6877a87328607b1f3e0ff855</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1774642667132078198169c6e5eba24ed.png</t>
@@ -919,285 +1030,276 @@
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-regulator-30xo687676f21818e61dba035f3d</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-17661565311432988303694568f372665.webp</t>
   </si>
   <si>
     <t>687672febe367f384f0612c1</t>
   </si>
   <si>
     <t>2026 Regulator 35</t>
   </si>
   <si>
     <t>2026 Regulator 35 For Sale!MSRP: $878,330 Options:Power (Included)Triple White Yamaha Offshore F350 4-Stroke EnginesHelm Master™ EX Joystick with Multimode Set Point™EX Autopilot with Waypoint DecelerationDigital Electric Steering (DES) Tilt HelmDigital Electronic Control (DEC)Electronic Key Switch with Wireless FobPower &amp; SystemsArid Bilge Systems Series 2 (12V, 2-Zone)Dometic DG3 Gyro Stabilization System110V 8k BTU HVAC System with Reverse Cycle Heat Hull &amp; ExteriorHull Color: Storm Gray (Sides Only)Bracket with White GelcoatBootstripe: White / Charcoal / WhiteT-Top Underside Color Matched to HullSeating &amp; UpholsteryDove Gray UpholsteryDiamond Quilted UpholsteryFiberglass Sun Bed with Magnetic Filler CushionFlush-Folding Center Forward Seat with Magnetic CushionElectronics &amp; Lighting(2) Inductive Phone Chargers at Bow(2) Inductive Phone Chargers (Helm + Console)Additional Garmin 12" GPSMAP 1243 XSV at T-TopElectric Anchor Light and Antenna MountsFusion Entertainment Upgrade PackageGarmin Fantom 54 Open-Array RadarGarmin GT36 UHD SideVu/ClearVu TransducerGarmin GXM 54 SiriusXM Weather ReceiverMulti-Colored Underwater LED LightsFishing Upgrades(2) Electric Reel Hookups(4) Conventional Transom Rod Holders(6) Additional Midship Rod Holders(6) Aft Gunwale Cup Holder Rod HoldersClear Acrylic Livewell WindowUnder-Gunwale Gaff HolderRefrigerated Port Aft In-Deck FishboxUnder-Gunwale Rod &amp; Brush Storage</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-regulator-35687672febe367f384f0612c1</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1776281729167650213669dfe881b3d06.png</t>
   </si>
   <si>
     <t>68629386b7881559f2089956</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Gamefish 28 CB</t>
-[...5 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-gamefish-28-cb68629386b7881559f2089956</t>
+    <t>2027 Sea Hunt Gamefish 28 CB</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Gamefish 28 Coffin BoxBuild Slot Available!Call for PricingStandard Options:Twin Yamaha F300 XSB2Yamaha Saltwater Series PropMezzanine Fiberglass Leaning Post w/ Captains ChairsYamaha Electric SteeringYamaha tilt helmDual 16" Garmin GPSMAP 8616xsv Package w/ VHFYamaha CL5 Touchscreen DisplayYamaha Auto PilotUpgraded JL Audio Waterproof Stereo w/BluetoothWireless Phone ChargerDual Battery SwitchUnderwater LED LightsWhite InteriorBow BolstersCockpit BolstersFiberglass T-Top w/ Mister SystemPowder Coat PackageSide Entry DoorBennett Trim Tabs w/ IndicatorsChina ToiletWindlass AnchorRear Bench SeatOptionalBattle Station Leaning Post w/ Captains ChairsELECTRONICSYamaha Helm Master w/ Setpoint &amp; AutopilotTOPST-Top Underside ColorKingfish Rod HoldersINTERIORTan InteriorGray InteriorDeluxe Diamond StitchCUSHIONS &amp; CANVASCockpit Storage DrapeDash CoverLeaning Post CoverShrink WrapCoffin Box CoverOTHERGemlux Deluxe Outrigger Kit &amp; ShadeSide Entry Ladder &amp; HolderRecirculating Livewell</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-gamefish-28-cb68629386b7881559f2089956</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056242175956836968f00cf56ca9f.png</t>
   </si>
   <si>
     <t>68628be8d0529fc5f50e05d4</t>
   </si>
   <si>
     <t>2026 Sea Hunt Ultra 235SE For Sale!N.A.P $97,954**$10,000 Factory Rebate**(Does Not Include Prep &amp; Freight)Options: Yamaha F200XD10' Powerpole BladeTilt Seastar Hydraulic SteeringUltra Entertainment Leaning PostBow BackrestsHardtopPowder CoatingTrim Tabs w/ IndicatorsUnderwater LightsRecirculating Livewell (per Livewell)Side Entry Ladder w/ Ladder HolderTrolling Motor Plug &amp; Wiring HarnessPorta PottiGARMIN 12" Electronics Package w/ VHFYamaha Reliance PropNow available at Bonita Boat Center in Bonita Springs, FL — this 2026 Sea Hunt Ultra 235 SE is the perfect 23′7″ center console for buyers seeking premium quality, salt-water readiness, and strong value in Southwest Florida. With an 8′6″ beam, a dry weight around 3,800 lbs, a generous 96-gallon fuel capacity.From the fiberglass T-top with integrated mister system and side-entry door to the wraparound bow seating and deep swim platform. The electronics package includes a large Garmin display with VHF, JL Audio stereo with Bluetooth, and Yamaha Digital Command Link gauges, giving buyers searching “Ultra 235 SE for sale Florida,” “Sea Hunt 235 SE center console,” or “used Sea Hunt boats Southwest Florida” exactly what they want. Backed by Bonita Boat Center’s full-service, factory-certified team and our longstanding reputation for honesty, trust and excellence, this 2026 Sea Hunt Ultra 235 SE is salt-water ready and positioned as a top-choice opportunity for serious boaters. If you’re actively looking for your local Sea Hunt Boats Dealer, you found the right place!</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-235se68628be8d0529fc5f50e05d4</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1768943769549613241696ff0997ee66.png</t>
   </si>
   <si>
     <t>6851b7027e682a750f0d63e4</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 265SE For Sale!Build Slot Available!Our Ultra Series was created for families desiring the “Ultra” experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating and oversized bow area, it’s easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod holders and livewells instantly turn the Ultra into the most comfortable fishing boat on the water!</t>
-[...2 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-265se6851b7027e682a750f0d63e4</t>
+    <t>2027 Sea Hunt Ultra 265SE</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 265SE For Sale!Build Slot Available!Call for PricingOur Ultra Series was created for families desiring the “Ultra” experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating and oversized bow area, it’s easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod holders and livewells instantly turn the Ultra into the most comfortable fishing boat on the water!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-265se6851b7027e682a750f0d63e4</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056194597583572968f00b199c280.png</t>
   </si>
   <si>
     <t>67eecb1eddad0c4e180e5e94</t>
   </si>
   <si>
     <t>2025 Regulator 30XO</t>
   </si>
   <si>
     <t>2025 Regulator 30XO For Sale!MSRP: $484,185(Does Not Include Prep &amp; Freight)Options:Yamaha V6   F350s w/DES Tilt Helm and DEC - Plus Helm Master® EX Joystick w/Multimode Set PointT and EX Autopilot w/ Waypoint DecelerationHydraulic Jackplate w/ Helm Mounted Pro-Trim Control 36 Amp Battery Charger with 25' CordSeakeeper RideT Auto Trim Tab SystemTrolling Motor READYFeatured Hull Color - Sides OnlyBootstriping - White/Charcoal/WhiteT-Top Underside to Match Hull SidesDove Gray Upholstery30XO Tackle &amp; Entertainment Center w/ Corain® Countertop, Removable Cutting Board, Tackle Storage, Waste Basket, and Freshwater Wash Down, with (10) Rocket Launchers built into AftDiamond Quilted UpholsteryTeak Accents2 Inductive Cell Phone Chargers: (1) at Helm; (1) InsideEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer,AMPS and Intergated WifiFactory-Installed Garmin® 30XO Premium Fish Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio with Dual 8' Antennas, and Airmar® B150 CHIRP Transducer, Plus Black Flushmount Electronics Face and Remote MicMulti-Colored Underwater LED Lights (2)(10) Additional Forward Gunwale Cup Holder Rod HoldersDual 10' Power Pole BladesUnder Gunwale Locking Rod Storage BoxesEdsonT Wheel with Power Knob (Console)Gray Helm Pad w/ Black Regulator LogoPhender ProT with (4) Quick-Release Fender CleatsForward Sun ShadeHelm and Seating Canvas Covers (30XO WITHOUT Half Tower)Now available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 30XO is the pinnacle of performance center-consoles, with a 30′7″ LOA, 10′2″ beam, 222-gallon fuel capacity and twin Yamaha F350 engines configured with HELM MASTER® EX joystick and hydraulic jackplate, making it perfect for buyers seeking “Regulator 30XO for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida”; this model combines tournament-grade fishability with luxury features like a tackle &amp; entertainment center with Corian® countertop, dual 16″ Garmin GPSMAP 8616XSV displays, multi-colored underwater LED lights, dual Power-Pole® blades, and premium teak + dove grey upholstery—all backed by Bonita Boat Center’s decades of experience in SWFL boat sales and service.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-regulator-30xo67eecb1eddad0c4e180e5e94</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766157483173558690969456cab7e187.webp</t>
   </si>
   <si>
     <t>67cf2563759829ca6008e70d</t>
   </si>
   <si>
-    <t>Build Slot Available!2026 Sea Hunt Ultra 245SEYamaha F300XSB2Ultra Entertainment Leaning PostColor to Underside of Fiberglass T-TopSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)Garmin 12" Electronics Package w/ VHFHull ColorYamaha Saltwater Series Prop</t>
-[...2 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-245se67cf2563759829ca6008e70d</t>
+    <t>2027 Sea Hunt Ultra 245SE</t>
+  </si>
+  <si>
+    <t>Build Slot Available!2026 Sea Hunt Ultra 245SECall for PricingYamaha F300XSB2Ultra Entertainment Leaning PostColor to Underside of Fiberglass T-TopSide Entry Ladder w/ Ladder HolderRecirculating Livewell (per Livewell)Garmin 12" Electronics Package w/ VHFHull ColorYamaha Saltwater Series Prop</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-245se67cf2563759829ca6008e70d</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561833209770356568f00aa968fa5.png</t>
   </si>
   <si>
     <t>67ab58311c4f2d7d860ee397</t>
   </si>
   <si>
     <t>2024 Monterey 305SS</t>
   </si>
   <si>
     <t xml:space="preserve">2024 Monterey 305SS For Sale!Price: $215,000Certified Pre-Owned InventoryNow available at Bonita Boat Center in Bonita Springs, FL — this 2024 Monterey 305SS is a luxury bowrider built for performance, style, and comfort. With a sleek 31′11″ overall length, 9′0″ beam and 100-gallon fuel tank, this model delivers the space and capability you’re looking for when shopping for a high-end sport boat in Southwest Florida.Backed by Bonita Boat Center’s unmatched reputation in sales and service, this 2024 Monterey 305SS is clean, ready to enjoy and backed by factory-certified support. For active buyers searching “luxury sport boat Bonita Springs”, “Monterey 305SS near me”, or “used 2024 Monterey bowrider Southwest Florida”, this listing is a prime opportunity. Contact us today to schedule your walkthrough or sea trial and see why the Monterey 305SS continues to define premium sport boating in Florida.Options: Twin Mercury 250XXL Verado DTS BLACK – 20 HoursAdd Mercury JPO TwinPhender Pro Holders (4)Anchor Windlass W/Stainless Steel Anchor, Rope &amp; ChainElectric Wakeboard Tower White or Black (Includes Wakeboard Bimini)Under Water LED LightsBow &amp; Cockpit CoverCockpit TableCockpit Drawer Refrigerator - DC (WetBar Option Required)GPS Chartplotter(Simrad GO7 XSE)Sirius Satellite Pkg (Includes Antenna &amp; Receiver)Stern Mounted Stereo RemotePremium Stereo Upg Pkg (Includes Subwoofer W/Led Lights &amp; 4 Ch. Amplifier)Wet Bar w/Solid Surface Insert, Sink, Faucet, &amp; Trash ReceptaclesBow Filler CushionsElectric Head System W/Holding TankMacerator W/Overboard </t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2024-monterey-305ss67ab58311c4f2d7d860ee397</t>
   </si>
   <si>
-    <t>https://cdn.callersiq.com/inventory_uploads/attachment-1766085993105232637769445569e8f7e.webp</t>
+    <t>https://cdn.callersiq.com/inventory_uploads/attachment-177818040821501164769fce1388c34b.png</t>
   </si>
   <si>
     <t>67911bc18c4a812da100ef5f</t>
   </si>
   <si>
     <t>2025 Regulator 26 XO</t>
   </si>
   <si>
     <t>2025 Regulator 26XO For Sale!MSRP: $284,705(Does Not Include Prep &amp; Freight)Options: Single White Yamaha XTO Offshore® 450 4-Stroke Engine with DES Tilt Helm, DEC, and EX Autopilot with Waypoint DecelerationHydraulic Extreme Jackplate20-Amp Battery Charger with 25' CordFeatured Hull Color – Sides OnlyBootstriping: White/Charcoal/WhiteT-Top Rocket LauncherT-Top Underside to Match Hull SidesStandard White UpholsteryDiamond Quilted UpholsteryInductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (8) Premium Backlit Speakers, Subwoofer, Amps, and Integrated Wi-FiFactory-Installed Garmin® 26XO Premium Fish Package: Includes Dual 12" GPSMAP® 8612 XSV Touchscreen Displays, Garmin® GT 12M-THF CHIRP Transducer, VHF 215 Radio with 8' Antenna2 Conventional Transom Rod Holders6 Additional Forward Gunwale Cup Holder Rod HoldersDual 10' Power Pole BladesEdson™ Wheel with Power KnobHead with Holding Tank and Electric Tank PumpoutPhender Pro™ with (4) Quick-Release Fender CleatsForward Sun Shade - Deep GrayHelm, Console and Seating Canvas Covers - Deep GrayNow available at Bonita Boat Center in Bonita Springs, FL — the 2025 Regulator 26 XO is the ultimate crossover center console built for both performance-minded anglers and family fun seekers. Offering a 26′9″ length, 9′3″ beam, 107-gallon fuel capacity and the option of up to 450 hp Yamaha power, making it ideal for buyers searching “Regulator 26 XO for sale Florida,” “new Regulator center console Bonita Springs,” or “offshore fishing boat Southwest Florida”; with premium upgrades such as integrated casting platforms, flush-folding rear cockpit seats, stand-up head compartment, forward sun-shade option and watersports tow bar, this 26 XO blends tournament-grade fishability with comfort and versatility for cruising from Naples to the 10,000 Islands.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-regulator-26-xo67911bc18c4a812da100ef5f</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177627956947508272669dfe0114d519.png</t>
   </si>
   <si>
     <t>6772b81b1a7ceea36c0ebc38</t>
   </si>
   <si>
     <t>2026 Regulator 25</t>
   </si>
   <si>
     <t>2026 Regulator 25 For Sale!MSRP: $301,700(Does Not Include Prep &amp; Freight)Options:Twin Yamaha F250 4-Stroke Engines with DES Tilt Helm and DEC20-Amp  Batterv Charger with 25' CordT-Top Rocket LauncherAll White Entire HullStandard White Upholstery2X Deluxe Tackle CenterFactory-Installed Garmin® Premium Fish PackageBucket Holder with /2) BucketsCockpit Freshwater Engine FlushPhender ProT with /4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote SwitchRemovable Forward Seat Backrests (2)Multi-Colored Underwater LED LightsTrolling  Motor ReadySpecificationsLOA : 25' 2"LOA W/ BRACKET &amp; ENGINES : 30' 0"BEAM : 8' 10"FUEL CAPACITY : 160 GALDRAFT : 22” ENGINES UPDRAFT : 34.5” ENGINES DOWNTOTAL FISHBOX &amp; STORAGE CAPACITY : 1058 QTSOPTIONAL HEAD W/ HOLDING TANK : 9 GALFRESHWATER TANK : 20 GALTOTAL LIVEWELL CAPACITY: 46 GALNow available at Bonita Boat Center in Bonita Springs, FL — the 2026 Regulator 25 sets the benchmark for compact offshore center-console boats, delivering big-boat ride quality in a 30 foot LOA, ideal for both serious fishing runs and family day cruises in Southwest Florida. Featuring Regulator’s legendary deep-V hull design, premium fit-and-finish and a wide 8′10″ beam, this 25 offers unmatched confidence in the Gulf waters from Naples to Marco Island and beyond. For buyers searching “Regulator 25 for sale,” “new Regulator center console Florida,” or “Regulator dealer Bonita Springs,” this new-model listing combines performance, prestige and resale-ready value.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2026-regulator-256772b81b1a7ceea36c0ebc38</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176615420027719420169455fd85773e.webp</t>
   </si>
   <si>
     <t>6772b48e748801522f01b341</t>
   </si>
   <si>
     <t>2025 Regulator 31</t>
   </si>
   <si>
     <t>2025 Regulator 31 For Sale!MSRP: $597,165(Does Not Include Prep &amp; Freight)Options:Twin White Yamaha XTO Offshore® 450 4-Stroke Engines withDES Tilt Helm and DEC - Plus Helm Master® EX Joystick w/Multimode Set PointT and EX Autopilot with WaypointDeceleration36-Amp Battery Charger with 25' CordSeakeeper® 2 Gyro Stabilization System READY (For Future Installation) BootStriping Navy/Charcoal/Navy T-Top Rocket Launcher T-Top Storage Compartment Dove Gray Upholstery Teak Accents   (2) Inductive Cell Phone Chargers in Recessed Console TraysEntertainment Upgrade Package: Includes Fusion® Dynamically Calibrated System with (10) Premium Backlit Speakers, Subwoofer, Amps, External Antenna, and Integrated Wi-Fi Factory-Installed Garmin® GMR™ Fantom 54 Open-Array Radar Factory-Installed Garmin® Offshore Package: Two 16" GPSMAP® 8616 XSV Multi-Touch Widescreen Chartplotter/Sonar Displays, VHF 215 AIS Radio w/ Dual 8' Antennas, GMR™ 424 xHD 4kW Open-Array Radar, Airmar® B275LHW w/ Wide Beam 1kW CHIRP Transducer, Yamaha EX Autopilot, and Black Flushmount Elec. &amp; Mic Multi-Colored Underwater LED Lights (2) (2) Conventional Transom Rod Holders (2) Electric Reel Hook-Ups (8) Additional Forward Gunwale Cup Holder Rod Holders Clear Lid w/ Etched Regulator Logo -- Starboard Side (Livewell Standard) Quick-Release Under Gunwale Gaff Holder Refrigerated Transom Fishbox Bucket Holder with (2) Buckets Cockpit Freshwater Engine Flush Hose Coil Racks (2) for Raw Water and Freshwater Wash Downs Phender Pro™ with (4) Quick-Release Fender CleatsThrough Stem Bow Roller w/ Anchor Windlass, Remote Switch, Chain and Anchor Automated Rear Shade - Navy Blue Forward Sun Shade - Navy Helm, Console and Seating Canvas Covers - Navy Engine Canvas Covers – NavyNow available at Bonita Boat Center in Bonita Springs, FL — the new 2025 Regulator 31 redefines offshore performance in the center console class. Featuring a 31’ hull (36’5″ LOA w/ engines), 10’4″ beam, and 300-gallon fuel capacity, equipped with twin Yamaha XTO 450’s, advanced Garmin electronics including dual 16″ GPSMAP 8616 XSV displays and AIS VHF, and a full premium entertainment upgrade package; built for buyers searching “Regulator 31 for sale Florida,” “New Regulator center console For Sale,” or “offshore fishing boat Southwest Florida,” this high-performance model blends tournament-grade fishability with family-friendly comfort and resale strength backed by Bonita Boat Center’s decades of marine sales and service excellence.</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-regulator-316772b48e748801522f01b341</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-177386463019169674769bb06b63fca1.png</t>
   </si>
   <si>
     <t>6772aa406dd7609e8506ca60</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 229 For Sale!Build Slot Available!Options:Yamaha F200XC Bait Tank Leaning Post w /flip up bolsters (exchange)Fiberglass T-Top w/ Mister System Powder Coating (T-Top and Seat) Trim Tabs w/ Indicators Underwater Lights Recirculating Livewell (per Livewell)Trolling Motor Plug &amp; Wiring HarnessPorta PottiGARMIN 12" Electronics Package w/VHFYamaha Reliance/GYT Series PropsYou buy a Sea Hunt Boat because of the standard features! he name says it all! Our Ultra Series was created for families desiring the "Ultra" experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating, and oversized bow area (complete with bow backrests and cup holders), it's easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod Holders and Livewells instantly turn the Ultra into the most comfortable fishing boat on the water! Added standard features include: wrap around bolsters, bow cushions, color screen waterproof stereo, Yamaha Digital Command Link Gauges; and more! Can you really have comfort, fun and fishing in one boat? With the Ultra Series, you can!</t>
-[...2 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-2296772aa406dd7609e8506ca60</t>
+    <t>2026 Sea Hunt Ultra 229 For Sale!Build Slot Available!Call for PricingOptions:Yamaha F200XC Bait Tank Leaning Post w /flip up bolsters (exchange)Fiberglass T-Top w/ Mister System Powder Coating (T-Top and Seat) Trim Tabs w/ Indicators Underwater Lights Recirculating Livewell (per Livewell)Trolling Motor Plug &amp; Wiring HarnessPorta PottiGARMIN 12" Electronics Package w/VHFYamaha Reliance/GYT Series PropsYou buy a Sea Hunt Boat because of the standard features! he name says it all! Our Ultra Series was created for families desiring the "Ultra" experience on the water! Sea Hunt delivers the most comfortable and functional center consoles in the industry with our Ultra Line. With its cushioned rear bench seating, and oversized bow area (complete with bow backrests and cup holders), it's easy to sit back and enjoy pleasure cruising and sandbar hopping. Rod Holders and Livewells instantly turn the Ultra into the most comfortable fishing boat on the water! Added standard features include: wrap around bolsters, bow cushions, color screen waterproof stereo, Yamaha Digital Command Link Gauges; and more! Can you really have comfort, fun and fishing in one boat? With the Ultra Series, you can!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-2296772aa406dd7609e8506ca60</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561581179687363068f009ade8d14.png</t>
   </si>
   <si>
     <t>676038c8085ed3bc4e008f6f</t>
   </si>
   <si>
-    <t>2026 Jeanneau NC Weekender 1295 Coupe</t>
+    <t>2027 Jeanneau NC Weekender 1295 Coupe</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-weekender-1295-coupe676038c8085ed3bc4e008f6f</t>
+    <t>https://bonitaboatcenter.com/boat/2027-jeanneau-nc-weekender-1295-coupe676038c8085ed3bc4e008f6f</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561249174541774268f008612bcdd.png</t>
   </si>
   <si>
     <t>675c6c1bef10365a88092298</t>
   </si>
   <si>
-    <t>2026 Jeanneau Leader 10.5 CC</t>
-[...5 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-leader-105-cc675c6c1bef10365a88092298</t>
+    <t>2027 Jeanneau Leader 10.5 CC</t>
+  </si>
+  <si>
+    <t>2026 Leader 10.5 CC For Sale!*BUILD SLOT AVAILABLE*Call for PricingExperience unparalleled luxury and performance with the 2026 Jeanneau Leader 10.5 CC! This exceptional vessel is fully loaded with every option you could dream of, designed to elevate your boating adventures to new heights. And now, you can take advantage of our Demo Dealer Price Special – a fantastic opportunity to own this amazing boat at an unbeatable price, complete with full warranties!Key Features:Spacious Cockpit: Enjoy ample space for entertaining with a well-designed cockpit that includes a comfortable seating area, perfect for socializing or relaxing.Luxurious Cabin: Step inside the elegantly appointed cabin, featuring a convertible dinette, full galley, and a separate head compartment, ensuring comfort and convenience on every voyage.High-Performance Hull: Powered by twin engines, the 10.5 CC boasts superior handling , making it ideal for leisurely cruises Advanced Navigation: Equipped with state-of-the-art navigation systems, including a GPS plotter, fish finder, and autopilot, you’ll navigate with confidence and precision.Entertainment Systems: Enjoy the best in onboard entertainment with a premium sound system, flat-screen TV, and Bluetooth connectivity, keeping everyone entertained on the water.Fishing Ready: Fully outfitted for the avid angler, this boat includes rod holders, a livewell, and ample storage for all your fishing gear.Safety and Comfort: With features like a hardtop for shade, a swim platform for easy water access, and advanced safety systems, your comfort and security are top priorities.Don't miss your chance to own this extraordinary 2024 Jeanneau Leader 10.5 CC at our special demo dealer price. This offer includes full warranties, ensuring you have peace of mind and complete confidence in your purchase.Contact us today to schedule a viewing and see for yourself why this boat is a true standout!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-jeanneau-leader-105-cc675c6c1bef10365a88092298</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561125193958622968f007e568960.png</t>
   </si>
   <si>
     <t>66b0f2f333bfbeaffa074274</t>
   </si>
   <si>
-    <t>2026 Jeanneau NC-795 SPORT</t>
-[...5 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-795-sport66b0f2f333bfbeaffa074274</t>
+    <t>2027 Jeanneau NC-795 SPORT</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC-795 Sport For Sale!Build Slot Available!Call for PricingThe NC 795 Sport features a spacious exterior layout with wide swim platforms for easy boarding and recessed side decks that sit flush with the cockpit for safe, convenient movement. The foldaway aft bench can be paired with optional port and starboard seating to create a comfortable L- or U-shaped lounge.Inside the pilot station, an optional sliding sunroof adds natural light and ventilation. Two bolster seats come standard, with an option for a third, along with a compact galley that includes a sink, pressurized water, a 10-gallon fridge, and an optional removable gas stove.Below deck, the forward cabin comfortably sleeps two, with extra storage and an available enclosed toilet compartment for a chemical or marine WC—perfect for overnight stays and weekend getaways.DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-jeanneau-nc-795-sport66b0f2f333bfbeaffa074274</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760561022184268361968f0077ee9b43.png</t>
   </si>
   <si>
     <t>66b0ee37b70cb762eb0b393a</t>
   </si>
   <si>
-    <t>2026 Jeanneau NC-695 SPORT</t>
-[...5 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-jeanneau-nc-695-sport66b0ee37b70cb762eb0b393a</t>
+    <t>2027 Jeanneau NC-695 SPORT</t>
+  </si>
+  <si>
+    <t>2026 Jeanneau NC-695 Sport For Sale!Build Slot Available!Call for PricingThe NC 695 Sport is built for any adventure, from fishing and diving to paddleboarding and cruising. Its spacious self-bailing cockpit features folding seating and easy access to the swim platform, making it perfect for handling gear or relaxing on the water. Smart storage, a roof rack, wide side decks, and sturdy handrails keep everything within reach. Inside, enjoy a comfortable wheelhouse with seating for three and a cozy cabin with a berth and toilet. Trailerable and tough, the NC 695 Sport is ready to explore wherever your next trip takes you. DisclaimerThe Company offers the details of this vessel in good faith but cannot guarantee or warrant the accuracy of this information nor warrant the condition of the vessel. A buyer should instruct his agents, or his surveyors, to investigate such details as the buyer desires validated. This vessel is offered subject to prior sale, price change, or withdrawal without notice.</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-jeanneau-nc-695-sport66b0ee37b70cb762eb0b393a</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056093016521678068f00722a95c0.png</t>
   </si>
   <si>
     <t>66b0dfe55caf0c848000d870</t>
   </si>
   <si>
-    <t>2026 Sea Hunt Ultra 219</t>
-[...5 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-ultra-21966b0dfe55caf0c848000d870</t>
+    <t>2027 Sea Hunt Ultra 219</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt Ultra 219 For Sale!Build Slot Available!Call for PricingOptions:Yamaha FX 150 or Yamaha F200XCSingle 12” Garmin GPSMAP 1243xsv Package w/VHFFiberglass T-Top w/ Mister SystemPowder Coat PackageT-Top Underside ColorKingfish Rod HoldersDeluxe D Tubing T-Top w/ Elec. BoxBimini TopTan Interior OR Gray InteriorCockpit Storage DrapeDash CoverLeaning Post CoverShrink WrapAluminum LP CoverT-Top Life Jacket Bag (Soft T-Tops Only)T-Top Spray ShieldT-Top Spray Shield "Gull Wings"Bennett Trim Tabs w/ IndicatorsUnderwater LED LightsTrolling Motor Plug &amp; Wiring Harness Recirculating LivewellSki Tow BarPorta PottiTackle Center for LP w/ BackrestCooler Slide for Aluminum LPSH Custom Cooler for Slide</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-ultra-21966b0dfe55caf0c848000d870</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176056175549712160668f00a5bd7572.png</t>
   </si>
   <si>
-    <t>668fe60aa757f5c6ed069af9</t>
-[...13 lines deleted...]
-  <si>
     <t>6669b30f55499d84210964ab</t>
   </si>
   <si>
-    <t>2026 Sea Hunt BX 22 BR</t>
-[...5 lines deleted...]
-    <t>https://bonitaboatcenter.com/boat/2026-sea-hunt-bx-22-br6669b30f55499d84210964ab</t>
+    <t>2027 Sea Hunt BX 22 BR</t>
+  </si>
+  <si>
+    <t>2026 Sea Hunt BX 22 BR For Sale!Build Slot Available!Call for PricingYou buy a Sea Hunt Boat because of the standard features! Whether you're running the flats hunting Redfish, or cruising the intercoastal waterways; our BX series gives you the freedom to head out on the water for adventure. With shallow drafts, dual casting platforms, lockable rod storage, and aerated livewells, the only question is " Did you bring enough bait"? Our distinguished Carolina Flare coupled with our sharp bow entry, provides you with the driest ride possible to go to the extreme! Our BX series gives you the capability to tell only the best of Fishing Tales!</t>
+  </si>
+  <si>
+    <t>https://bonitaboatcenter.com/boat/2027-sea-hunt-bx-22-br6669b30f55499d84210964ab</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-1760560857193467894268f006d9d1ab4.png</t>
   </si>
   <si>
     <t>6658aaa563693da3da02c87e</t>
   </si>
   <si>
     <t>2025 Jeanneau LEADER 9.0 WA SERIES 2</t>
   </si>
   <si>
     <t>2025 Jeanneau Leader 9.0 WA S2 For Sale!MSRP $278,850(Does Not Include Prep &amp; Freight)5-Year Engine Component Warranty with purchase by 3/31/2026!Standard Warranty is 3-Years, Don't Miss Out on This Limited Time Offer! Options:Yamaha F250 X2 Nsb WhiteTrim Level PremiereElectronic Pack Garmin UpgradedPremium Fusion Audio Pack For Boat With Hard TopComfort Pack 115v-60hz UsaMooring KitAnchoring KitAft Cockpit Backrest Convertible Into SunpadFolding Side Bench On PortsideSunshade For Aft Cockpit - Dark SmokeSunshade For Front Cockpit - Dark SmokeRemovable Swim Ladder And Lifelines For Lateral TerraceSet Of Protective CoversAft Swim Platforms With TeakFiberglass Cockpit Table – RemovableFront Sundeck Upholstery With Meridian SeatsBow Thruster2 Underwater LightsGas Griddle In Exterior GalleyExterior Fridge In Leaning PostMicrowave Oven 115vUpgraded Bathroom With Shower Door And Toilet SeatDouble Berth In Salon Marlin Pure WhiteInterior CurtainsAutomatic Trim Tabs ZipwakeNew Pre-Rigging Yamaha 2x200-250 Sbw Electric Remote UsUpgrade Yamaha Joystick For Twin 250 Sbw WhiteHorn</t>
   </si>
   <si>
     <t>https://bonitaboatcenter.com/boat/2025-jeanneau-leader-90-wa-series-26658aaa563693da3da02c87e</t>
   </si>
   <si>
     <t>https://cdn.callersiq.com/inventory_uploads/attachment-176615912772527126169457317d9c1e.webp</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
@@ -1552,2114 +1654,2270 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H79"/>
+  <dimension ref="A1:H85"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="25" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="4" width="10" customWidth="1"/>
     <col min="5" max="5" width="50" customWidth="1"/>
     <col min="6" max="6" width="20" customWidth="1"/>
     <col min="7" max="7" width="100" customWidth="1"/>
     <col min="8" max="8" width="50" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2" t="s">
         <v>9</v>
       </c>
       <c r="C2">
-        <v>299999</v>
+        <v>15500</v>
       </c>
       <c r="D2">
-        <v>299999</v>
+        <v>15500</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
       <c r="H2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3" t="s">
         <v>15</v>
       </c>
       <c r="C3">
-        <v>109900</v>
+        <v>143000</v>
       </c>
       <c r="D3">
-        <v>109900</v>
+        <v>143000</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
       <c r="H3" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>20</v>
       </c>
       <c r="C4">
-        <v>124900</v>
+        <v>229999</v>
       </c>
       <c r="D4">
-        <v>124900</v>
+        <v>229999</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4" t="s">
         <v>22</v>
       </c>
       <c r="H4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
         <v>25</v>
       </c>
       <c r="C5">
-        <v>64500</v>
+        <v>270000</v>
       </c>
       <c r="D5">
-        <v>64500</v>
+        <v>270000</v>
       </c>
       <c r="E5" t="s">
         <v>26</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6" t="s">
         <v>30</v>
       </c>
-      <c r="C6">
-[...3 lines deleted...]
-        <v>399999</v>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>31</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F6" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>99898</v>
+        <v>37</v>
+      </c>
+      <c r="C7" t="s">
+        <v>31</v>
+      </c>
+      <c r="D7" t="s">
+        <v>31</v>
       </c>
       <c r="E7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="F7" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C8">
-        <v>254811</v>
+        <v>225000</v>
       </c>
       <c r="D8">
-        <v>254811</v>
+        <v>225000</v>
       </c>
       <c r="E8" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F8" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B9" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C9">
-        <v>95000</v>
+        <v>NaN</v>
       </c>
       <c r="D9">
-        <v>95000</v>
+        <v>NaN</v>
       </c>
       <c r="E9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F9" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G9" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H9" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="10" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B10" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="C10">
-        <v>299000</v>
+        <v>NaN</v>
       </c>
       <c r="D10">
-        <v>299000</v>
+        <v>NaN</v>
       </c>
       <c r="E10" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="F10" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G10" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H10" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="11" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B11" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="C11">
-        <v>73449</v>
+        <v>NaN</v>
       </c>
       <c r="D11">
-        <v>73449</v>
+        <v>NaN</v>
       </c>
       <c r="E11" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="F11" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G11" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="H11" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="12" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B12" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C12">
-        <v>179000</v>
+        <v>NaN</v>
       </c>
       <c r="D12">
-        <v>179000</v>
+        <v>NaN</v>
       </c>
       <c r="E12" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="F12" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G12" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="H12" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B13" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C13">
-        <v>104000</v>
+        <v>NaN</v>
       </c>
       <c r="D13">
-        <v>104000</v>
+        <v>NaN</v>
       </c>
       <c r="E13" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="F13" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G13" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="H13" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B14" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C14">
-        <v>799000</v>
+        <v>NaN</v>
       </c>
       <c r="D14">
-        <v>799000</v>
+        <v>NaN</v>
       </c>
       <c r="E14" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G14" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="H14" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="15" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B15" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C15">
-        <v>182200</v>
+        <v>NaN</v>
       </c>
       <c r="D15">
-        <v>182200</v>
+        <v>NaN</v>
       </c>
       <c r="E15" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="F15" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="G15" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H15" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="16" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B16" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C16">
-        <v>278832</v>
+        <v>239999</v>
       </c>
       <c r="D16">
-        <v>278832</v>
+        <v>239999</v>
       </c>
       <c r="E16" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="F16" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="G16" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="H16" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="17" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B17" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C17">
-        <v>64900</v>
+        <v>109900</v>
       </c>
       <c r="D17">
-        <v>64900</v>
+        <v>109900</v>
       </c>
       <c r="E17" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="F17" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="H17" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
     </row>
     <row r="18" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B18" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C18">
-        <v>299999</v>
+        <v>124900</v>
       </c>
       <c r="D18">
-        <v>299999</v>
+        <v>124900</v>
       </c>
       <c r="E18" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
       <c r="G18" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H18" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="19" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B19" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C19">
-        <v>799999</v>
+        <v>399999</v>
       </c>
       <c r="D19">
-        <v>799999</v>
+        <v>399999</v>
       </c>
       <c r="E19" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="H19" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="20" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B20" t="s">
-        <v>101</v>
-[...5 lines deleted...]
-        <v>148414</v>
+        <v>103</v>
+      </c>
+      <c r="C20" t="s">
+        <v>31</v>
+      </c>
+      <c r="D20" t="s">
+        <v>31</v>
       </c>
       <c r="E20" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F20" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G20" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="H20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
     </row>
     <row r="21" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21" t="s">
-        <v>106</v>
-[...5 lines deleted...]
-        <v>254811</v>
+        <v>108</v>
+      </c>
+      <c r="C21" t="s">
+        <v>31</v>
+      </c>
+      <c r="D21" t="s">
+        <v>31</v>
       </c>
       <c r="E21" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F21" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="G21" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="H21" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="22" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C22">
-        <v>179200</v>
+        <v>91900</v>
       </c>
       <c r="D22">
-        <v>179200</v>
+        <v>91900</v>
       </c>
       <c r="E22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H22" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B23" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C23">
-        <v>217100</v>
+        <v>299000</v>
       </c>
       <c r="D23">
-        <v>217100</v>
+        <v>299000</v>
       </c>
       <c r="E23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="H23" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
     </row>
     <row r="24" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C24">
-        <v>99898</v>
+        <v>73449</v>
       </c>
       <c r="D24">
-        <v>99898</v>
+        <v>73449</v>
       </c>
       <c r="E24" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="F24" t="s">
         <v>11</v>
       </c>
       <c r="G24" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="H24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="25" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="C25">
-        <v>64900</v>
+        <v>179000</v>
       </c>
       <c r="D25">
-        <v>64900</v>
+        <v>179000</v>
       </c>
       <c r="E25" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
       <c r="G25" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="H25" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="26" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B26" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C26">
-        <v>119999</v>
+        <v>99999</v>
       </c>
       <c r="D26">
-        <v>119999</v>
+        <v>99999</v>
       </c>
       <c r="E26" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="F26" t="s">
         <v>11</v>
       </c>
       <c r="G26" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="H26" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="27" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B27" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C27">
-        <v>517730</v>
+        <v>799000</v>
       </c>
       <c r="D27">
-        <v>517730</v>
+        <v>799000</v>
       </c>
       <c r="E27" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="F27" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="G27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="H27" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B28" t="s">
-        <v>141</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>143</v>
+      </c>
+      <c r="C28">
+        <v>182200</v>
+      </c>
+      <c r="D28">
+        <v>182200</v>
       </c>
       <c r="E28" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="F28" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="G28" t="s">
         <v>145</v>
       </c>
       <c r="H28" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>147</v>
       </c>
       <c r="B29" t="s">
         <v>148</v>
       </c>
       <c r="C29">
-        <v>480640</v>
+        <v>278832</v>
       </c>
       <c r="D29">
-        <v>480640</v>
+        <v>278832</v>
       </c>
       <c r="E29" t="s">
         <v>149</v>
       </c>
       <c r="F29" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="G29" t="s">
         <v>150</v>
       </c>
       <c r="H29" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="30" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>152</v>
       </c>
       <c r="B30" t="s">
         <v>153</v>
       </c>
       <c r="C30">
-        <v>99900</v>
+        <v>59900</v>
       </c>
       <c r="D30">
-        <v>99900</v>
+        <v>59900</v>
       </c>
       <c r="E30" t="s">
         <v>154</v>
       </c>
       <c r="F30" t="s">
         <v>11</v>
       </c>
       <c r="G30" t="s">
         <v>155</v>
       </c>
       <c r="H30" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="31" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>157</v>
       </c>
       <c r="B31" t="s">
         <v>158</v>
       </c>
       <c r="C31">
-        <v>1251040</v>
+        <v>299999</v>
       </c>
       <c r="D31">
-        <v>1251040</v>
+        <v>299999</v>
       </c>
       <c r="E31" t="s">
         <v>159</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
       <c r="G31" t="s">
         <v>160</v>
       </c>
       <c r="H31" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="32" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>162</v>
       </c>
       <c r="B32" t="s">
         <v>163</v>
       </c>
       <c r="C32">
-        <v>491070</v>
+        <v>749999</v>
       </c>
       <c r="D32">
-        <v>491070</v>
+        <v>749999</v>
       </c>
       <c r="E32" t="s">
         <v>164</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
       <c r="G32" t="s">
         <v>165</v>
       </c>
       <c r="H32" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="33" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>167</v>
       </c>
       <c r="B33" t="s">
         <v>168</v>
       </c>
       <c r="C33">
-        <v>462084</v>
+        <v>148414</v>
       </c>
       <c r="D33">
-        <v>462084</v>
+        <v>148414</v>
       </c>
       <c r="E33" t="s">
         <v>169</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
       <c r="G33" t="s">
         <v>170</v>
       </c>
       <c r="H33" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="34" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>172</v>
       </c>
       <c r="B34" t="s">
         <v>173</v>
       </c>
       <c r="C34">
-        <v>247721</v>
+        <v>254811</v>
       </c>
       <c r="D34">
-        <v>247721</v>
+        <v>254811</v>
       </c>
       <c r="E34" t="s">
         <v>174</v>
       </c>
       <c r="F34" t="s">
         <v>11</v>
       </c>
       <c r="G34" t="s">
         <v>175</v>
       </c>
       <c r="H34" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="35" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>177</v>
       </c>
       <c r="B35" t="s">
         <v>178</v>
       </c>
       <c r="C35">
-        <v>123476</v>
+        <v>217100</v>
       </c>
       <c r="D35">
-        <v>123476</v>
+        <v>217100</v>
       </c>
       <c r="E35" t="s">
         <v>179</v>
       </c>
       <c r="F35" t="s">
         <v>11</v>
       </c>
       <c r="G35" t="s">
         <v>180</v>
       </c>
       <c r="H35" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>182</v>
       </c>
       <c r="B36" t="s">
-        <v>76</v>
+        <v>183</v>
       </c>
       <c r="C36">
-        <v>182200</v>
+        <v>99898</v>
       </c>
       <c r="D36">
-        <v>182200</v>
+        <v>99898</v>
       </c>
       <c r="E36" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="F36" t="s">
         <v>11</v>
       </c>
       <c r="G36" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="H36" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="37" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B37" t="s">
-        <v>101</v>
+        <v>188</v>
       </c>
       <c r="C37">
-        <v>144663</v>
+        <v>59000</v>
       </c>
       <c r="D37">
-        <v>144663</v>
+        <v>59000</v>
       </c>
       <c r="E37" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
       <c r="G37" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="H37" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
     </row>
     <row r="38" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B38" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C38">
-        <v>216143</v>
+        <v>114999</v>
       </c>
       <c r="D38">
-        <v>216143</v>
+        <v>114999</v>
       </c>
       <c r="E38" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="F38" t="s">
         <v>11</v>
       </c>
       <c r="G38" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="H38" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="39" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B39" t="s">
-        <v>116</v>
+        <v>198</v>
       </c>
       <c r="C39">
-        <v>193266</v>
+        <v>517730</v>
       </c>
       <c r="D39">
-        <v>193266</v>
+        <v>517730</v>
       </c>
       <c r="E39" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F39" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G39" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
       <c r="H39" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
     </row>
     <row r="40" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="B40" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
       <c r="C40" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="D40" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="E40" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="F40" t="s">
-        <v>144</v>
+        <v>49</v>
       </c>
       <c r="G40" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="H40" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="41" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B41" t="s">
-        <v>205</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>208</v>
+      </c>
+      <c r="C41">
+        <v>480640</v>
+      </c>
+      <c r="D41">
+        <v>480640</v>
       </c>
       <c r="E41" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="F41" t="s">
-        <v>144</v>
+        <v>33</v>
       </c>
       <c r="G41" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="H41" t="s">
-        <v>208</v>
+        <v>211</v>
       </c>
     </row>
     <row r="42" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>209</v>
+        <v>212</v>
       </c>
       <c r="B42" t="s">
-        <v>210</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>213</v>
+      </c>
+      <c r="C42">
+        <v>1251040</v>
+      </c>
+      <c r="D42">
+        <v>1251040</v>
       </c>
       <c r="E42" t="s">
-        <v>211</v>
+        <v>214</v>
       </c>
       <c r="F42" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="G42" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="H42" t="s">
-        <v>213</v>
+        <v>216</v>
       </c>
     </row>
     <row r="43" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>214</v>
+        <v>217</v>
       </c>
       <c r="B43" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C43">
-        <v>574000</v>
+        <v>247721</v>
       </c>
       <c r="D43">
-        <v>574000</v>
+        <v>247721</v>
       </c>
       <c r="E43" t="s">
-        <v>216</v>
+        <v>219</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
       <c r="G43" t="s">
-        <v>217</v>
+        <v>220</v>
       </c>
       <c r="H43" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
     </row>
     <row r="44" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="B44" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
       <c r="C44">
-        <v>14990</v>
+        <v>123476</v>
       </c>
       <c r="D44">
-        <v>14990</v>
+        <v>123476</v>
       </c>
       <c r="E44" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
       <c r="G44" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="H44" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="45" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B45" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
       <c r="C45">
-        <v>124476</v>
+        <v>144663</v>
       </c>
       <c r="D45">
-        <v>124476</v>
+        <v>144663</v>
       </c>
       <c r="E45" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
       <c r="G45" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="H45" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
     </row>
     <row r="46" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="B46" t="s">
-        <v>101</v>
+        <v>232</v>
       </c>
       <c r="C46">
-        <v>141375</v>
+        <v>216143</v>
       </c>
       <c r="D46">
-        <v>141375</v>
+        <v>216143</v>
       </c>
       <c r="E46" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="F46" t="s">
         <v>11</v>
       </c>
       <c r="G46" t="s">
-        <v>230</v>
+        <v>234</v>
       </c>
       <c r="H46" t="s">
-        <v>231</v>
+        <v>235</v>
       </c>
     </row>
     <row r="47" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>232</v>
+        <v>236</v>
       </c>
       <c r="B47" t="s">
-        <v>111</v>
+        <v>178</v>
       </c>
       <c r="C47">
-        <v>161269</v>
+        <v>193266</v>
       </c>
       <c r="D47">
-        <v>161269</v>
+        <v>193266</v>
       </c>
       <c r="E47" t="s">
-        <v>233</v>
+        <v>237</v>
       </c>
       <c r="F47" t="s">
         <v>11</v>
       </c>
       <c r="G47" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="H47" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
     </row>
     <row r="48" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="B48" t="s">
-        <v>237</v>
-[...5 lines deleted...]
-        <v>361784</v>
+        <v>241</v>
+      </c>
+      <c r="C48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48" t="s">
+        <v>31</v>
       </c>
       <c r="E48" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="F48" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G48" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="H48" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
     </row>
     <row r="49" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>241</v>
+        <v>245</v>
       </c>
       <c r="B49" t="s">
-        <v>242</v>
-[...5 lines deleted...]
-        <v>319689</v>
+        <v>246</v>
+      </c>
+      <c r="C49" t="s">
+        <v>31</v>
+      </c>
+      <c r="D49" t="s">
+        <v>31</v>
       </c>
       <c r="E49" t="s">
-        <v>243</v>
+        <v>247</v>
       </c>
       <c r="F49" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G49" t="s">
-        <v>244</v>
+        <v>248</v>
       </c>
       <c r="H49" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
     </row>
     <row r="50" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="B50" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="C50">
-        <v>349399</v>
+        <v>NaN</v>
       </c>
       <c r="D50">
-        <v>349399</v>
+        <v>NaN</v>
       </c>
       <c r="E50" t="s">
-        <v>248</v>
+        <v>252</v>
       </c>
       <c r="F50" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="G50" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="H50" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="51" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B51" t="s">
-        <v>237</v>
+        <v>256</v>
       </c>
       <c r="C51">
-        <v>361784</v>
+        <v>574000</v>
       </c>
       <c r="D51">
-        <v>361784</v>
+        <v>574000</v>
       </c>
       <c r="E51" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="F51" t="s">
-        <v>37</v>
+        <v>11</v>
       </c>
       <c r="G51" t="s">
-        <v>253</v>
+        <v>258</v>
       </c>
       <c r="H51" t="s">
-        <v>254</v>
+        <v>259</v>
       </c>
     </row>
     <row r="52" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B52" t="s">
-        <v>106</v>
+        <v>261</v>
       </c>
       <c r="C52">
-        <v>241187</v>
+        <v>14990</v>
       </c>
       <c r="D52">
-        <v>241187</v>
+        <v>14990</v>
       </c>
       <c r="E52" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="F52" t="s">
         <v>11</v>
       </c>
       <c r="G52" t="s">
-        <v>257</v>
+        <v>263</v>
       </c>
       <c r="H52" t="s">
-        <v>258</v>
+        <v>264</v>
       </c>
     </row>
     <row r="53" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>259</v>
+        <v>265</v>
       </c>
       <c r="B53" t="s">
-        <v>260</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>223</v>
+      </c>
+      <c r="C53">
+        <v>124476</v>
+      </c>
+      <c r="D53">
+        <v>124476</v>
       </c>
       <c r="E53" t="s">
-        <v>261</v>
+        <v>266</v>
       </c>
       <c r="F53" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="G53" t="s">
-        <v>262</v>
+        <v>267</v>
       </c>
       <c r="H53" t="s">
-        <v>263</v>
+        <v>268</v>
       </c>
     </row>
     <row r="54" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>264</v>
+        <v>269</v>
       </c>
       <c r="B54" t="s">
-        <v>265</v>
+        <v>168</v>
       </c>
       <c r="C54">
-        <v>113731</v>
+        <v>141375</v>
       </c>
       <c r="D54">
-        <v>113731</v>
+        <v>141375</v>
       </c>
       <c r="E54" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="F54" t="s">
         <v>11</v>
       </c>
       <c r="G54" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="H54" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
     </row>
     <row r="55" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="B55" t="s">
-        <v>178</v>
+        <v>274</v>
       </c>
       <c r="C55">
-        <v>123193</v>
+        <v>161269</v>
       </c>
       <c r="D55">
-        <v>123193</v>
+        <v>161269</v>
       </c>
       <c r="E55" t="s">
-        <v>270</v>
+        <v>275</v>
       </c>
       <c r="F55" t="s">
         <v>11</v>
       </c>
       <c r="G55" t="s">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="H55" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
     </row>
     <row r="56" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>273</v>
+        <v>278</v>
       </c>
       <c r="B56" t="s">
-        <v>274</v>
+        <v>279</v>
       </c>
       <c r="C56">
-        <v>278668</v>
+        <v>361784</v>
       </c>
       <c r="D56">
-        <v>278668</v>
+        <v>361784</v>
       </c>
       <c r="E56" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="F56" t="s">
         <v>11</v>
       </c>
       <c r="G56" t="s">
-        <v>276</v>
+        <v>281</v>
       </c>
       <c r="H56" t="s">
-        <v>277</v>
+        <v>282</v>
       </c>
     </row>
     <row r="57" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>278</v>
+        <v>283</v>
       </c>
       <c r="B57" t="s">
-        <v>279</v>
+        <v>284</v>
       </c>
       <c r="C57">
-        <v>179900</v>
+        <v>329762</v>
       </c>
       <c r="D57">
-        <v>179900</v>
+        <v>329762</v>
       </c>
       <c r="E57" t="s">
-        <v>280</v>
+        <v>285</v>
       </c>
       <c r="F57" t="s">
         <v>11</v>
       </c>
       <c r="G57" t="s">
-        <v>281</v>
+        <v>286</v>
       </c>
       <c r="H57" t="s">
-        <v>282</v>
+        <v>287</v>
       </c>
     </row>
     <row r="58" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="B58" t="s">
-        <v>284</v>
-[...5 lines deleted...]
-        <v>122388</v>
+        <v>289</v>
+      </c>
+      <c r="C58" t="s">
+        <v>31</v>
+      </c>
+      <c r="D58" t="s">
+        <v>31</v>
       </c>
       <c r="E58" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="F58" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G58" t="s">
-        <v>286</v>
+        <v>291</v>
       </c>
       <c r="H58" t="s">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="59" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>288</v>
+        <v>293</v>
       </c>
       <c r="B59" t="s">
-        <v>284</v>
+        <v>279</v>
       </c>
       <c r="C59">
-        <v>119762</v>
+        <v>361784</v>
       </c>
       <c r="D59">
-        <v>119762</v>
+        <v>361784</v>
       </c>
       <c r="E59" t="s">
-        <v>289</v>
+        <v>294</v>
       </c>
       <c r="F59" t="s">
-        <v>11</v>
+        <v>33</v>
       </c>
       <c r="G59" t="s">
-        <v>290</v>
+        <v>295</v>
       </c>
       <c r="H59" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
     </row>
     <row r="60" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="B60" t="s">
-        <v>293</v>
+        <v>173</v>
       </c>
       <c r="C60">
-        <v>446630</v>
+        <v>241187</v>
       </c>
       <c r="D60">
-        <v>446630</v>
+        <v>241187</v>
       </c>
       <c r="E60" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
       <c r="G60" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="H60" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="B61" t="s">
-        <v>298</v>
+        <v>302</v>
       </c>
       <c r="C61">
-        <v>878330</v>
+        <v>NaN</v>
       </c>
       <c r="D61">
-        <v>878330</v>
+        <v>NaN</v>
       </c>
       <c r="E61" t="s">
-        <v>299</v>
+        <v>303</v>
       </c>
       <c r="F61" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G61" t="s">
-        <v>300</v>
+        <v>304</v>
       </c>
       <c r="H61" t="s">
-        <v>301</v>
+        <v>305</v>
       </c>
     </row>
     <row r="62" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>302</v>
+        <v>306</v>
       </c>
       <c r="B62" t="s">
-        <v>303</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>307</v>
+      </c>
+      <c r="C62">
+        <v>113731</v>
+      </c>
+      <c r="D62">
+        <v>113731</v>
       </c>
       <c r="E62" t="s">
-        <v>304</v>
+        <v>308</v>
       </c>
       <c r="F62" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="G62" t="s">
-        <v>305</v>
+        <v>309</v>
       </c>
       <c r="H62" t="s">
-        <v>306</v>
+        <v>310</v>
       </c>
     </row>
     <row r="63" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>307</v>
+        <v>311</v>
       </c>
       <c r="B63" t="s">
-        <v>265</v>
+        <v>223</v>
       </c>
       <c r="C63">
-        <v>97954</v>
+        <v>123193</v>
       </c>
       <c r="D63">
-        <v>97954</v>
+        <v>123193</v>
       </c>
       <c r="E63" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
       <c r="F63" t="s">
         <v>11</v>
       </c>
       <c r="G63" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="H63" t="s">
-        <v>310</v>
+        <v>314</v>
       </c>
     </row>
     <row r="64" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
       <c r="B64" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>316</v>
+      </c>
+      <c r="C64">
+        <v>278668</v>
+      </c>
+      <c r="D64">
+        <v>278668</v>
       </c>
       <c r="E64" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="F64" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="G64" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="H64" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
     </row>
     <row r="65" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="B65" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="C65">
-        <v>484185</v>
+        <v>122388</v>
       </c>
       <c r="D65">
-        <v>484185</v>
+        <v>122388</v>
       </c>
       <c r="E65" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="F65" t="s">
         <v>11</v>
       </c>
       <c r="G65" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="H65" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
     </row>
     <row r="66" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="B66" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>321</v>
+      </c>
+      <c r="C66">
+        <v>119762</v>
+      </c>
+      <c r="D66">
+        <v>119762</v>
       </c>
       <c r="E66" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="F66" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="G66" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="H66" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
     </row>
     <row r="67" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="B67" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="C67">
-        <v>215000</v>
+        <v>446630</v>
       </c>
       <c r="D67">
-        <v>215000</v>
+        <v>446630</v>
       </c>
       <c r="E67" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="F67" t="s">
         <v>11</v>
       </c>
       <c r="G67" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="H67" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
     </row>
     <row r="68" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="B68" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C68">
-        <v>284705</v>
+        <v>878330</v>
       </c>
       <c r="D68">
-        <v>284705</v>
+        <v>878330</v>
       </c>
       <c r="E68" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
       <c r="G68" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="H68" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
     </row>
     <row r="69" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="B69" t="s">
-        <v>335</v>
-[...5 lines deleted...]
-        <v>301700</v>
+        <v>340</v>
+      </c>
+      <c r="C69" t="s">
+        <v>31</v>
+      </c>
+      <c r="D69" t="s">
+        <v>31</v>
       </c>
       <c r="E69" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="F69" t="s">
-        <v>11</v>
+        <v>49</v>
       </c>
       <c r="G69" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="H69" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
     </row>
     <row r="70" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="B70" t="s">
-        <v>340</v>
+        <v>307</v>
       </c>
       <c r="C70">
-        <v>597165</v>
+        <v>97954</v>
       </c>
       <c r="D70">
-        <v>597165</v>
+        <v>97954</v>
       </c>
       <c r="E70" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
       <c r="G70" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="H70" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
     </row>
     <row r="71" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="B71" t="s">
-        <v>121</v>
+        <v>349</v>
       </c>
       <c r="C71" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="D71" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="E71" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="F71" t="s">
-        <v>144</v>
+        <v>49</v>
       </c>
       <c r="G71" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="H71" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
     </row>
     <row r="72" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="B72" t="s">
-        <v>349</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>354</v>
+      </c>
+      <c r="C72">
+        <v>484185</v>
+      </c>
+      <c r="D72">
+        <v>484185</v>
       </c>
       <c r="E72" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="F72" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="G72" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="H72" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
     </row>
     <row r="73" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="B73" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="C73" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="D73" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="E73" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="F73" t="s">
-        <v>144</v>
+        <v>49</v>
       </c>
       <c r="G73" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="H73" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
     </row>
     <row r="74" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="B74" t="s">
-        <v>359</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>364</v>
+      </c>
+      <c r="C74">
+        <v>215000</v>
+      </c>
+      <c r="D74">
+        <v>215000</v>
       </c>
       <c r="E74" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="F74" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="G74" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="H74" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="75" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="B75" t="s">
-        <v>364</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>369</v>
+      </c>
+      <c r="C75">
+        <v>284705</v>
+      </c>
+      <c r="D75">
+        <v>284705</v>
       </c>
       <c r="E75" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="F75" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="G75" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="H75" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
     </row>
     <row r="76" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="B76" t="s">
-        <v>369</v>
-[...5 lines deleted...]
-        <v>142</v>
+        <v>374</v>
+      </c>
+      <c r="C76">
+        <v>301700</v>
+      </c>
+      <c r="D76">
+        <v>301700</v>
       </c>
       <c r="E76" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="F76" t="s">
-        <v>144</v>
+        <v>11</v>
       </c>
       <c r="G76" t="s">
-        <v>371</v>
+        <v>376</v>
       </c>
       <c r="H76" t="s">
-        <v>372</v>
+        <v>377</v>
       </c>
     </row>
     <row r="77" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>373</v>
+        <v>378</v>
       </c>
       <c r="B77" t="s">
-        <v>374</v>
+        <v>379</v>
       </c>
       <c r="C77">
-        <v>424715</v>
+        <v>597165</v>
       </c>
       <c r="D77">
-        <v>424715</v>
+        <v>597165</v>
       </c>
       <c r="E77" t="s">
-        <v>375</v>
+        <v>380</v>
       </c>
       <c r="F77" t="s">
         <v>11</v>
       </c>
       <c r="G77" t="s">
-        <v>376</v>
+        <v>381</v>
       </c>
       <c r="H77" t="s">
-        <v>377</v>
+        <v>382</v>
       </c>
     </row>
     <row r="78" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>378</v>
+        <v>383</v>
       </c>
       <c r="B78" t="s">
-        <v>379</v>
+        <v>103</v>
       </c>
       <c r="C78" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="D78" t="s">
-        <v>142</v>
+        <v>31</v>
       </c>
       <c r="E78" t="s">
-        <v>380</v>
+        <v>384</v>
       </c>
       <c r="F78" t="s">
-        <v>144</v>
+        <v>49</v>
       </c>
       <c r="G78" t="s">
-        <v>381</v>
+        <v>385</v>
       </c>
       <c r="H78" t="s">
-        <v>382</v>
+        <v>386</v>
       </c>
     </row>
     <row r="79" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>383</v>
+        <v>387</v>
       </c>
       <c r="B79" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="C79">
+        <v>NaN</v>
+      </c>
+      <c r="D79">
+        <v>NaN</v>
+      </c>
+      <c r="E79" t="s">
+        <v>389</v>
+      </c>
+      <c r="F79" t="s">
+        <v>49</v>
+      </c>
+      <c r="G79" t="s">
+        <v>390</v>
+      </c>
+      <c r="H79" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>392</v>
+      </c>
+      <c r="B80" t="s">
+        <v>393</v>
+      </c>
+      <c r="C80">
+        <v>NaN</v>
+      </c>
+      <c r="D80">
+        <v>NaN</v>
+      </c>
+      <c r="E80" t="s">
+        <v>394</v>
+      </c>
+      <c r="F80" t="s">
+        <v>49</v>
+      </c>
+      <c r="G80" t="s">
+        <v>395</v>
+      </c>
+      <c r="H80" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>397</v>
+      </c>
+      <c r="B81" t="s">
+        <v>398</v>
+      </c>
+      <c r="C81">
+        <v>NaN</v>
+      </c>
+      <c r="D81">
+        <v>NaN</v>
+      </c>
+      <c r="E81" t="s">
+        <v>399</v>
+      </c>
+      <c r="F81" t="s">
+        <v>49</v>
+      </c>
+      <c r="G81" t="s">
+        <v>400</v>
+      </c>
+      <c r="H81" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>402</v>
+      </c>
+      <c r="B82" t="s">
+        <v>403</v>
+      </c>
+      <c r="C82">
+        <v>NaN</v>
+      </c>
+      <c r="D82">
+        <v>NaN</v>
+      </c>
+      <c r="E82" t="s">
+        <v>404</v>
+      </c>
+      <c r="F82" t="s">
+        <v>49</v>
+      </c>
+      <c r="G82" t="s">
+        <v>405</v>
+      </c>
+      <c r="H82" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>407</v>
+      </c>
+      <c r="B83" t="s">
+        <v>408</v>
+      </c>
+      <c r="C83">
+        <v>NaN</v>
+      </c>
+      <c r="D83">
+        <v>NaN</v>
+      </c>
+      <c r="E83" t="s">
+        <v>409</v>
+      </c>
+      <c r="F83" t="s">
+        <v>49</v>
+      </c>
+      <c r="G83" t="s">
+        <v>410</v>
+      </c>
+      <c r="H83" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>412</v>
+      </c>
+      <c r="B84" t="s">
+        <v>413</v>
+      </c>
+      <c r="C84" t="s">
+        <v>31</v>
+      </c>
+      <c r="D84" t="s">
+        <v>31</v>
+      </c>
+      <c r="E84" t="s">
+        <v>414</v>
+      </c>
+      <c r="F84" t="s">
+        <v>49</v>
+      </c>
+      <c r="G84" t="s">
+        <v>415</v>
+      </c>
+      <c r="H84" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>417</v>
+      </c>
+      <c r="B85" t="s">
+        <v>418</v>
+      </c>
+      <c r="C85">
         <v>278850</v>
       </c>
-      <c r="D79">
+      <c r="D85">
         <v>278850</v>
       </c>
-      <c r="E79" t="s">
-[...9 lines deleted...]
-        <v>387</v>
+      <c r="E85" t="s">
+        <v>419</v>
+      </c>
+      <c r="F85" t="s">
+        <v>11</v>
+      </c>
+      <c r="G85" t="s">
+        <v>420</v>
+      </c>
+      <c r="H85" t="s">
+        <v>421</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">